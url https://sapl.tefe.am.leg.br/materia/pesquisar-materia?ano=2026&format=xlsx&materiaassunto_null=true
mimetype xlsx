--- v0 (2026-03-23)
+++ v1 (2026-05-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="575" uniqueCount="303">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1048" uniqueCount="532">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -846,56 +846,635 @@
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1414/req_064_-_francisco_carioca.pdf</t>
   </si>
   <si>
     <t>Limpeza geral e posterior pavimentação da Rua Alvorada (Bairro Nossa Senhora de Fátima).</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1415/req_065_-_joao_batista.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito Municipal de Tefé determine ao setor de iluminação pública a reposição de luminárias da Rua Raimundo Braga (Bairro Santa Luzia).</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>http://sapl.tefe.am.leg.br/media/</t>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1416/req_066_-_joao_batista.pdf</t>
   </si>
   <si>
     <t>Construção de passarela de contrato no Beco Rui Barbosa (Bairro Monte Castelo).</t>
   </si>
   <si>
+    <t>1420</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1420/req_067_-_claudia_marreira.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção e posterior pavimentação asfáltica nas Ruas Pedro Coca, Rosa Coca, Luciane Alves (Bairro Jardim Lara), Rua Armando Barros (Bairro São Francisco), Rua Princesa Isabel (Bairro São Raimundo).</t>
+  </si>
+  <si>
+    <t>1421</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1421/req_068_-_francisco_carioca.pdf</t>
+  </si>
+  <si>
+    <t>Reforma e ampliação da escola municipal rural da Comunidade Feliciana (Lago de Caiambé).</t>
+  </si>
+  <si>
+    <t>1422</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1422/req_069_-_francisco_carioca.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de rede hidráulica na localidade Acapu, situada no Lago de Caiambé, com a disponibilização de 40 (quarenta) tubos de 50mm.</t>
+  </si>
+  <si>
+    <t>1423</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1423/req_070_-_francisco_carioca.pdf</t>
+  </si>
+  <si>
+    <t>Realização de limpeza geral na Rua José Lindoso, no Bairro Nova Esperança, bem como a drenagem da via, instalação de sistema de escoamento de esgoto e pavimentação adequada de toda a via.</t>
+  </si>
+  <si>
+    <t>1424</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1424/req_071_-_jackson_antero.pdf</t>
+  </si>
+  <si>
+    <t>A construção de uma ponte com estrutura adequada em ferro ou alvenaria para a Comunidade de Bacuri, na zona rural do Município.</t>
+  </si>
+  <si>
+    <t>1425</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1425/req_072_-_joao_batista.pdf</t>
+  </si>
+  <si>
+    <t>Requer substituição as cadeiras  de plásticos por poltronas confortáveis no Hospital Regional de Tefé.</t>
+  </si>
+  <si>
+    <t>1426</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1426/req_073_-_cacau.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição e instalação de uma caixa d'água de 5.000 litros para a Comunidade Marajó.</t>
+  </si>
+  <si>
+    <t>1427</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1427/req_074_-_cacau.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição e instalação de uma caixa d'água de 5.000 litros e a construção de um centro comunitário para Comunidade Barreirinha - Lago do Caiambé.</t>
+  </si>
+  <si>
+    <t>1428</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1428/req_075_-_paulo_celani.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação do sistema de captação e distribuição de água do Bairro São José (Rua Izaura Gama), especialmente a reforma do reservatório d'água existente no local.</t>
+  </si>
+  <si>
+    <t>1429</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1429/req_076_-_missionario_daniel.pdf</t>
+  </si>
+  <si>
+    <t>Reforma em alvenaria da ponte de madeira localizada à Rua Isidoro Praia - Centro.</t>
+  </si>
+  <si>
+    <t>1430</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1430/req_077_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação asfáltica, drenagem pluvial e meio-fio à Rua Irmão Falco e a instalação de bueiro à Rua Raimundo Coelho (Bairro Nova Esperança).</t>
+  </si>
+  <si>
+    <t>1431</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1431/req_078_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de recuperação asfáltica (tapa-buracos ou recapeamento) no Km 5 da Estrada da EMADE.</t>
+  </si>
+  <si>
+    <t>1432</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1432/req_079_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Execução de obras de drenagem e escoamento de águas pluviais no entorno da Escola Municipal da Comunidade da Agrovila da EMADE.</t>
+  </si>
+  <si>
+    <t>1433</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1433/req_080_-_luri.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Infraestrutura e IMTRANS, em que solicita a construção de rampa de acesso a pedestre e sinalização adequada, na esquina da Estrada do Aeroporto e Rua Brasil, Bairro Juruá.</t>
+  </si>
+  <si>
+    <t>1434</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1434/req_081_-_francisco_carioca.pdf</t>
+  </si>
+  <si>
+    <t>Realização de serviços, com a devida urgência, de recapeamento asfáltico na Rua Tancredo Neves.</t>
+  </si>
+  <si>
+    <t>1441</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>João Paulo</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1441/req_082_-_joao_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Providências necessárias para a destinação da área pertencente à antiga CEAM localizada na Estrada do Aeroporto, para fins de ampliação do Cemitério "Catedral da Saudade".</t>
+  </si>
+  <si>
+    <t>1461</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1461/req_83_-_claudia_marreira.pdf</t>
+  </si>
+  <si>
+    <t>Que em consonância com a Lei Municipal nº 157, de 30 de janeiro de 2020, que seja dirigido ao Excelentíssimo Prefeito de Tefé, requerendo providências urgentes para coibir e fiscalizar o uso de linhas cortantes (cerol, linha chilena e similares) em pipas e papagaios em vias públicas do município.</t>
+  </si>
+  <si>
+    <t>1442</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1442/req_084_-_paulo_celani.pdf</t>
+  </si>
+  <si>
+    <t>Que o Prefeito Municipal determine à secretaria/coordenação competente (IMTRANS) o reforço da sinalização viária, a intensificação da fiscalização, bem como a realização de estudo técnico visando a instalação de redutores de velocidade e melhoria da sinalização vertical na Estrada do Aeroporto, no cruzamento com as Ruas Dom Pedro I e Antídio Façanha, próximo à parada do ônibus do agricultor.</t>
+  </si>
+  <si>
+    <t>1443</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1443/req_085_-_paulo_celani.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal de Tefé que determine à secretaria competente a implantação de sinalização vertical adequada nas vias do Município de Tefé, especialmente nos locais que apresentam ausência ou deficiência de placas de sinalização de trânsito</t>
+  </si>
+  <si>
+    <t>1444</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1444/req_086_-_helinho_bessa.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, que determine à Secretaria Municipal de Obras e Infraestrutura Urbana as providências urgentes para realização de serviços de terraplanagem, drenagem, pavimentação e iluminação na Rua Aracaju I (Bairro São Raimundo).</t>
+  </si>
+  <si>
+    <t>1445</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1445/req_087_-_cacau.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que determine ao setor competente a construção de uma escola na Comunidade Rural São Vicente (Rio Solimões).</t>
+  </si>
+  <si>
+    <t>1446</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1446/req_089_-_manuel_situba.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, que determine ao setor competente a criação de uma equipe para fazer limpeza dos bueiros dos bairros: Abial, Colônia Ventura, Deus é Fiel e Conjunto Castanheiras.</t>
+  </si>
+  <si>
+    <t>1447</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1447/req_090_-_manuel_situba.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que determine ao setor competente a limpeza do poço artesiano na Rua Porto Alegre (PPO) no Bairro do Abial.</t>
+  </si>
+  <si>
+    <t>1462</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1462/req_91_-_paulo_celani.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de placas de identificação com os nomes das vias públicas do Município de Tefé.</t>
+  </si>
+  <si>
+    <t>1463</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1463/req_92_-_helinho_bessa.pdf</t>
+  </si>
+  <si>
+    <t>Implantação e manutenção de iluminação pública na Rua Nova I, com acesso pela Rua Pará, bairro Boa Sorte.</t>
+  </si>
+  <si>
+    <t>1464</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1464/req_93_-_francisco_carioca.pdf</t>
+  </si>
+  <si>
+    <t>Capina, manutenção da via e posterior recapeamento asfáltico do trecho correspondente da Rua Rosângela Coca.</t>
+  </si>
+  <si>
+    <t>1465</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1465/req_94_-_francisco_carioca.pdf</t>
+  </si>
+  <si>
+    <t>A Instituto Municipal de Trânsito, que realize estudo técnico para mudança de tráfego da Rua João Estéfano para via de mão única, de modo a viabilizar a alternativa que melhor atenda o interesse da municipalidade e à segurança dos usuários da via.</t>
+  </si>
+  <si>
+    <t>1466</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1466/req_95_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhada ao Prefeito Municipal e à SEMED a viabilidade de construção de um novo prédio em alvenaria para a Escola Municipal Rural Fonte de Água Viva, situada no Ramal da União - Estrada da EMADE.</t>
+  </si>
+  <si>
+    <t>1467</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1467/req_98-_francisco_carioca.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal, que determine à Secretaria Municipal de Meio Ambiente a realização de limpeza urgente do córrego da Vila Campelo, no trecho que faz a ligação até as proximidades da Loja do Botinho (Santa Cruz).</t>
+  </si>
+  <si>
+    <t>1468</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1468/req_97_-_luri.pdf</t>
+  </si>
+  <si>
+    <t>Ao Excelentíssimo Senhor Prefeito Municipal, bem como á Secretaria Municipal de Infraestrutura uma caixa d'água de 5.000 litros na Comunidade Santa Luzia do Curupira (Lago de Tefé), atendendo à solicitação apresentada pela liderança local.</t>
+  </si>
+  <si>
+    <t>1469</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1469/req_98_-_francisco_carioca.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal que determine a inclusão de intérpretes de Língua Brasileira de Sinais (Libras) nas transmissões ao vivo (lives) e nas demais atividades da XXIII Festa da Castanha que serão veiculadas pelas redes sociais e outros aplicativos de transmissão de vídeo, assegurando  acessibilidade comunicacional ás pessoas com deficiência auditiva.</t>
+  </si>
+  <si>
+    <t>1470</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1470/req_100_-_jackson.pdf</t>
+  </si>
+  <si>
+    <t>Perfuração de um poço artesiano na Comunidade Indígena União das Tribos (Estrada da Agrovila - KM 04).</t>
+  </si>
+  <si>
+    <t>1471</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1471/req_101_-_jackson.pdf</t>
+  </si>
+  <si>
+    <t>Que o Prefeito Municipal determine ao setor competente a revitalização de todos os aparelhos de ginástica instalados na Praça das Onças, bem como a importância da Guarda Civil Municipal , de forma diuturna, todos os dias, no referido espaço público.</t>
+  </si>
+  <si>
+    <t>1472</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1472/req_102_-_jackson.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal, que determine a instalação de energia elétrica para a Comunidade Indígena União das Tribos, localizada no Km 04 da Estrada da Agrovila.</t>
+  </si>
+  <si>
+    <t>1473</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1473/req_103_-_claudia_marreira.pdf</t>
+  </si>
+  <si>
+    <t>Realização de manutenção e posterior pavimentação asfáltica da Rua Pedro Coca (Bairro Jardim Lara).</t>
+  </si>
+  <si>
+    <t>1474</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1474/req_104_-_joao_batista.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal, que determine à Secretaria Municipal de Obras a revitalização de calçadas, meio fios e sarjetas da Rua Estrada do Aeroporto, seguindo o trecho do Hotel Bandeira de Melo até o prédio onde funciona a BEMOL.</t>
+  </si>
+  <si>
+    <t>1475</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1475/req_105_-_paulo_celani.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal, que determine à Secretaria competente a realização de serviços de limpeza e pavimentação da Travessa Emaús.</t>
+  </si>
+  <si>
+    <t>1450</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1450/req_108_-_claudia_marreira.pdf</t>
+  </si>
+  <si>
+    <t>Á concessionária Amazonas Energia a troca do transformador de energia instalado em poste localizado nas proximidades da Unidade Básica de Saúde Maíra Fachin, com a substituição por enquanto com capacidade adequada, sugerindo-se transformador de 30 kVA, bem como a instalação de subestação, a fim de atender á demanda energética do poço artesiano existente no local.</t>
+  </si>
+  <si>
+    <t>1451</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1451/req_109_-_manuel_situba.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal que faça um ponto alternativo de escoamento de lixo na Rua Copacabana (entre a fábrica Frigopeixe e Colônia de Pescadores Z4), em Tefé/Am.</t>
+  </si>
+  <si>
+    <t>1452</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1452/req_110_-_joao_batista.pdf</t>
+  </si>
+  <si>
+    <t>Construção de uma casa para abrigar os agricultores e seus produtos na Comunidade de Agrovila.</t>
+  </si>
+  <si>
+    <t>1453</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1453/req_111_-_claudia_marreira.pdf</t>
+  </si>
+  <si>
+    <t>Realização de reforma da ponte situada na Rua Anápolis.</t>
+  </si>
+  <si>
+    <t>1454</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1454/req_113_-_joao_paulo.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras e Infraestrutura Urbana a reforma da escadaria situada no Beco Brasília (Bairro Juruá), nas proximidades do beco localizado ao lado do Mercadinho Júnior  e do Mercadinho Lilian.</t>
+  </si>
+  <si>
+    <t>1455</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1455/req_114_-_jackson_antero.pdf</t>
+  </si>
+  <si>
+    <t>Construção de uma parada de ônibus dos agricultores na entrada do Ramal Estrela da Manhã (Km 10 da Estrada da EMADE).</t>
+  </si>
+  <si>
+    <t>1456</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1456/req_116_-_manuel_situba.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Obras e Infraestrutura o serviço de reposição das lâmpadas luminárias dos bairros Colônia Ventura, Deus é Fiel e Conjunto Castanheira.</t>
+  </si>
+  <si>
+    <t>1457</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1457/req_117_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal de Tefé, que encaminhe às Secretarias Municipais de Saúde e Educação, solicitando providências para Comunidade de Santa Luzia do Bóia, no que diz respeito à instalação de antena para internet na escola, profissional técnico de enfermagem permanente e uma lancha SOS.</t>
+  </si>
+  <si>
+    <t>1458</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1458/req_118_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação da Rua Travessa 2 (Bairro Santa Teresa).</t>
+  </si>
+  <si>
+    <t>1459</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1459/req_119_-_claudia_marreira.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção da Feira Municipal com a substituição das janelas de vidro e a troca das lâmpadas defeituosas.</t>
+  </si>
+  <si>
+    <t>1460</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1460/req_120_-_paulo_celani.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal que determine à secretaria competente a adoção de medidas de acessibilidade e inclusão na Festa da Castanha, garantindo a plena participação das pessoas com deficiência (PcD).</t>
+  </si>
+  <si>
     <t>1352</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1352/ind_01_-_claudia_marreira.pdf</t>
   </si>
   <si>
     <t>Á Secretaria de Estado de Justiça, Direitos Humanos e Cidadania (SEJUSC) do Estado do Amazonas, para que sejam adotadas providências visando a ampliação do Pronto Atendimento ao Cidadão (PAC) no município de Tefé, com o objetivo de dar maior celeridade aos atendimentos relacionados à emissão de novos Registros Gerais (RG) e de segundas vias.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1347/ind_02_-_marcelo_macedo.pdf</t>
   </si>
   <si>
     <t>Possibilidade de aquisição de uma carrocinha para apoio logístico da Farmácia Central do Município de Tefé.</t>
   </si>
   <si>
     <t>1353</t>
@@ -919,50 +1498,158 @@
     <t>1382</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1382/ind_05_-_missionario_daniel.pdf</t>
   </si>
   <si>
     <t>Ao Deputado Federal Sidney Leite sugerindo a destinação de emenda parlamentar no valor de R$ 600.000,00 (seiscentos mil reais), para a revitalização de 10 becos no município de Tefé, priorizando aqueles que se encontram em situação mais crítica de conservação.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1397/ind_007_-_paulo_celani.pdf</t>
   </si>
   <si>
     <t>Sugere providências na aquisição de uma balsa para ampliação da capacidade operacional do Porto de Tefé e posteriormente a ampliação do próprio porto.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1398/ind_008_-_rianna.pdf</t>
   </si>
   <si>
     <t>Sugere realização de estudo técnico de engenharia de tráfego para verificar a viabilidade de instalação de ondulação transversal  (lombada física) nas Ruas Copacabana, São Paulo, Beira Mar, Porto Alegre, Samuel Fritz, todas estas localizadas no Bairro do Abial.</t>
+  </si>
+  <si>
+    <t>1417</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1417/ind_009_-_claudia_marreira.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que determine aos órgãos competentes a realização de estudos e a adoção de providências necessárias visando a criação do Departamento da Polícia Administrativa Ambiental de Tefé, no âmbito da Secretaria Municipal de Meio Ambiente e Limpeza Pública - SEMMALP.</t>
+  </si>
+  <si>
+    <t>1418</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1418/ind_010_-_joao_batista.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Secretaria Executiva de Segurança Pública que determine ao setor competente que viabilize o retorno da Ronda Escolar da Guarda Civil Municipal de Tefé/Am.</t>
+  </si>
+  <si>
+    <t>1419</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1419/ind_011_-_missionario_daniel.pdf</t>
+  </si>
+  <si>
+    <t>Implantação do Programa "Escola da Inteligência" nas instituições de ensino público e particular do Município de Tefé.</t>
+  </si>
+  <si>
+    <t>1435</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1435/ind_012_-_rianna_pires.pdf</t>
+  </si>
+  <si>
+    <t>Ao Deputado Estadual Dr. George Lins para que interceda junto ao Governo do Estado do Amazonas a viabilização da construção do Centro de Atendimento Integrado à Criança com Transtorno do Espectro Autista (CAIC-TEA) no Bairro do Abial.</t>
+  </si>
+  <si>
+    <t>1436</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1436/ind_013_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal, que determine á Secretaria Municipal de Juventude, Esporte e Lazer a adoção de medidas necessárias para a instituição do "Programa Tefé no Pódio", destinado ao suporte logístico, técnico e financeiro de atletas e paratletas de alto rendimento do Município de Tefé.</t>
+  </si>
+  <si>
+    <t>1448</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1448/ind_014_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal de Tefé a elaboração de estudos de viabilidade para instituição do Programa "Ração pro meu Pet" em Tefé.</t>
+  </si>
+  <si>
+    <t>1449</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1449/ind_015_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Ao Excelentíssimo Governador do Estado do Amazonas e ao Excelentíssimo Senhor Secretário de Estado da Casa Civil, no sentido de viabilizarem o envio de uma unidade "castramóvel" para Tefé, visando a execução de um programa intensivo de controle populacional de cães e gatos.</t>
+  </si>
+  <si>
+    <t>1437</t>
+  </si>
+  <si>
+    <t>PCJRF</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Constituição Justiça e Redação</t>
+  </si>
+  <si>
+    <t>CCJRF - Comissão de Constituição Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1437/parecer_001_-_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Ao Projeto de Lei nº 008/2025, que "institui o Programa Municipal de Incentivo ao Empreendedorismo da Mulher e dá outras providências".</t>
+  </si>
+  <si>
+    <t>1438</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1438/parecer_002_-_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Parecer ao Projeto de Lei Municipal nº 009/2025, que "Cria a Política de Atendimento Integrado à Pessoas com Transtorno do Espectro Autista e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1439</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1439/parecer_003_-_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Ao Projeto de Lei nº 020/2025, que "dispõe sobre a exigência mínima de escolaridade para nomeação nos cargos comissionados existentes nos órgãos dos poderes Executivo e Legislativo municipal e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1440</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1440/parecer_004_-_ccjr.pdf</t>
+  </si>
+  <si>
+    <t>Ao Projeto de Lei nº 021/2025 que "dispõe sobre a exigência da coleta contínua de lixo eletrônico de pequeno porte nas escolas públicas e privadas do Município de Tefé/Am.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1266,66 +1953,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1364/p_de_dec_leg_01_-_jackson_antero.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1346/req_01_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1348/req_02_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1349/req_03_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1350/req_04_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1351/req_05_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1354/req_06_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1355/req_07_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1356/req_08_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1357/req_09_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1365/req_10_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1358/req_11_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1359/req_12_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1360/req_13_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1366/req_14_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1367/req_15_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1361/req_16_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1362/req_17_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1363/req_18_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1368/req_19_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1369/req_20_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1370/req_21_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1371/req_22_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1372/req_23_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1373/req_24_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1374/req_25_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1375/req_26_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1376/req_27_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1377/req_28_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1378/req_29_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1379/req_30_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1380/req_31_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1383/req_32_-_luri.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1384/req_33_-_luri.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1385/req_34_-_helinho_bessa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1386/req_35_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1387/req_36_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1388/req_37_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1389/req_38_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1390/req_39_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1391/req_40_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1392/req_41_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1393/req_43_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1394/req_44_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1395/req_45_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1396/req_46_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1399/req_048_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1400/req_049_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1401/req_050_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1402/req_051_-_luri.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1403/req_052_-_luri.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1404/req_053_-_luri.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1405/req_054_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1406/req_055_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1407/req_056_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1408/req_057_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1409/req_058_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1410/req_060_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1411/req_061_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1412/req_062_-_rianna_pires.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1413/req_063_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1414/req_064_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1415/req_065_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1352/ind_01_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1347/ind_02_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1353/ind_03_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1381/ind_04_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1382/ind_05_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1397/ind_007_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1398/ind_008_-_rianna.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1364/p_de_dec_leg_01_-_jackson_antero.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1346/req_01_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1348/req_02_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1349/req_03_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1350/req_04_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1351/req_05_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1354/req_06_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1355/req_07_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1356/req_08_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1357/req_09_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1365/req_10_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1358/req_11_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1359/req_12_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1360/req_13_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1366/req_14_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1367/req_15_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1361/req_16_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1362/req_17_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1363/req_18_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1368/req_19_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1369/req_20_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1370/req_21_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1371/req_22_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1372/req_23_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1373/req_24_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1374/req_25_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1375/req_26_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1376/req_27_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1377/req_28_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1378/req_29_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1379/req_30_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1380/req_31_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1383/req_32_-_luri.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1384/req_33_-_luri.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1385/req_34_-_helinho_bessa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1386/req_35_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1387/req_36_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1388/req_37_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1389/req_38_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1390/req_39_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1391/req_40_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1392/req_41_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1393/req_43_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1394/req_44_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1395/req_45_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1396/req_46_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1399/req_048_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1400/req_049_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1401/req_050_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1402/req_051_-_luri.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1403/req_052_-_luri.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1404/req_053_-_luri.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1405/req_054_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1406/req_055_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1407/req_056_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1408/req_057_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1409/req_058_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1410/req_060_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1411/req_061_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1412/req_062_-_rianna_pires.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1413/req_063_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1414/req_064_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1415/req_065_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1416/req_066_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1420/req_067_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1421/req_068_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1422/req_069_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1423/req_070_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1424/req_071_-_jackson_antero.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1425/req_072_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1426/req_073_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1427/req_074_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1428/req_075_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1429/req_076_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1430/req_077_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1431/req_078_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1432/req_079_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1433/req_080_-_luri.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1434/req_081_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1441/req_082_-_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1461/req_83_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1442/req_084_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1443/req_085_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1444/req_086_-_helinho_bessa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1445/req_087_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1446/req_089_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1447/req_090_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1462/req_91_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1463/req_92_-_helinho_bessa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1464/req_93_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1465/req_94_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1466/req_95_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1467/req_98-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1468/req_97_-_luri.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1469/req_98_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1470/req_100_-_jackson.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1471/req_101_-_jackson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1472/req_102_-_jackson.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1473/req_103_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1474/req_104_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1475/req_105_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1450/req_108_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1451/req_109_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1452/req_110_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1453/req_111_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1454/req_113_-_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1455/req_114_-_jackson_antero.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1456/req_116_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1457/req_117_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1458/req_118_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1459/req_119_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1460/req_120_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1352/ind_01_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1347/ind_02_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1353/ind_03_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1381/ind_04_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1382/ind_05_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1397/ind_007_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1398/ind_008_-_rianna.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1417/ind_009_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1418/ind_010_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1419/ind_011_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1435/ind_012_-_rianna_pires.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1436/ind_013_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1448/ind_014_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1449/ind_015_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1437/parecer_001_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1438/parecer_002_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1439/parecer_003_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1440/parecer_004_-_ccjr.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H72"/>
+  <dimension ref="A1:H131"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="47.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="52" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="103.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -2784,50 +3471,53 @@
         <v>93</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>245</v>
       </c>
       <c r="H57" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>247</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>248</v>
       </c>
       <c r="D58" t="s">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
+      <c r="F58" t="s">
+        <v>84</v>
+      </c>
       <c r="G58" s="1" t="s">
         <v>249</v>
       </c>
       <c r="H58" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>251</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>252</v>
       </c>
       <c r="D59" t="s">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59" t="s">
         <v>36</v>
@@ -2981,222 +3671,1756 @@
       </c>
       <c r="D65" t="s">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>18</v>
       </c>
       <c r="F65" t="s">
         <v>41</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>278</v>
       </c>
       <c r="H65" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>280</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>10</v>
+        <v>281</v>
       </c>
       <c r="D66" t="s">
-        <v>281</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
-        <v>282</v>
+        <v>18</v>
       </c>
       <c r="F66" t="s">
         <v>63</v>
       </c>
       <c r="G66" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H66" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>284</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
         <v>285</v>
       </c>
-      <c r="B67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D67" t="s">
-        <v>281</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
-        <v>282</v>
+        <v>18</v>
       </c>
       <c r="F67" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>286</v>
       </c>
       <c r="H67" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>288</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>27</v>
+        <v>289</v>
       </c>
       <c r="D68" t="s">
-        <v>281</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
-        <v>282</v>
+        <v>18</v>
       </c>
       <c r="F68" t="s">
-        <v>93</v>
+        <v>19</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="H68" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>31</v>
+        <v>293</v>
       </c>
       <c r="D69" t="s">
-        <v>281</v>
+        <v>17</v>
       </c>
       <c r="E69" t="s">
-        <v>282</v>
+        <v>18</v>
       </c>
       <c r="F69" t="s">
-        <v>93</v>
+        <v>19</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="H69" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="D70" t="s">
-        <v>281</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
-        <v>282</v>
+        <v>18</v>
       </c>
       <c r="F70" t="s">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="H70" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>45</v>
+        <v>301</v>
       </c>
       <c r="D71" t="s">
-        <v>281</v>
+        <v>17</v>
       </c>
       <c r="E71" t="s">
-        <v>282</v>
+        <v>18</v>
       </c>
       <c r="F71" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="H71" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
+        <v>305</v>
+      </c>
+      <c r="D72" t="s">
+        <v>17</v>
+      </c>
+      <c r="E72" t="s">
+        <v>18</v>
+      </c>
+      <c r="F72" t="s">
+        <v>84</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H72" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>308</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>309</v>
+      </c>
+      <c r="D73" t="s">
+        <v>17</v>
+      </c>
+      <c r="E73" t="s">
+        <v>18</v>
+      </c>
+      <c r="F73" t="s">
+        <v>84</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H73" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>312</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>313</v>
+      </c>
+      <c r="D74" t="s">
+        <v>17</v>
+      </c>
+      <c r="E74" t="s">
+        <v>18</v>
+      </c>
+      <c r="F74" t="s">
+        <v>50</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H74" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>316</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>317</v>
+      </c>
+      <c r="D75" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" t="s">
+        <v>18</v>
+      </c>
+      <c r="F75" t="s">
+        <v>93</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H75" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>320</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>321</v>
+      </c>
+      <c r="D76" t="s">
+        <v>17</v>
+      </c>
+      <c r="E76" t="s">
+        <v>18</v>
+      </c>
+      <c r="F76" t="s">
+        <v>36</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H76" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>324</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>325</v>
+      </c>
+      <c r="D77" t="s">
+        <v>17</v>
+      </c>
+      <c r="E77" t="s">
+        <v>18</v>
+      </c>
+      <c r="F77" t="s">
+        <v>36</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H77" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>328</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>329</v>
+      </c>
+      <c r="D78" t="s">
+        <v>17</v>
+      </c>
+      <c r="E78" t="s">
+        <v>18</v>
+      </c>
+      <c r="F78" t="s">
+        <v>36</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H78" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>332</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>333</v>
+      </c>
+      <c r="D79" t="s">
+        <v>17</v>
+      </c>
+      <c r="E79" t="s">
+        <v>18</v>
+      </c>
+      <c r="F79" t="s">
+        <v>150</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H79" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>336</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>337</v>
+      </c>
+      <c r="D80" t="s">
+        <v>17</v>
+      </c>
+      <c r="E80" t="s">
+        <v>18</v>
+      </c>
+      <c r="F80" t="s">
+        <v>19</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H80" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>340</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>341</v>
+      </c>
+      <c r="D81" t="s">
+        <v>17</v>
+      </c>
+      <c r="E81" t="s">
+        <v>18</v>
+      </c>
+      <c r="F81" t="s">
+        <v>342</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H81" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>345</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>346</v>
+      </c>
+      <c r="D82" t="s">
+        <v>17</v>
+      </c>
+      <c r="E82" t="s">
+        <v>18</v>
+      </c>
+      <c r="F82" t="s">
+        <v>63</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H82" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>349</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>350</v>
+      </c>
+      <c r="D83" t="s">
+        <v>17</v>
+      </c>
+      <c r="E83" t="s">
+        <v>18</v>
+      </c>
+      <c r="F83" t="s">
+        <v>50</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H83" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>353</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>354</v>
+      </c>
+      <c r="D84" t="s">
+        <v>17</v>
+      </c>
+      <c r="E84" t="s">
+        <v>18</v>
+      </c>
+      <c r="F84" t="s">
+        <v>50</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H84" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>357</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>358</v>
+      </c>
+      <c r="D85" t="s">
+        <v>17</v>
+      </c>
+      <c r="E85" t="s">
+        <v>18</v>
+      </c>
+      <c r="F85" t="s">
+        <v>159</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H85" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>361</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>362</v>
+      </c>
+      <c r="D86" t="s">
+        <v>17</v>
+      </c>
+      <c r="E86" t="s">
+        <v>18</v>
+      </c>
+      <c r="F86" t="s">
+        <v>84</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H86" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>365</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>366</v>
+      </c>
+      <c r="D87" t="s">
+        <v>17</v>
+      </c>
+      <c r="E87" t="s">
+        <v>18</v>
+      </c>
+      <c r="F87" t="s">
+        <v>180</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H87" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>369</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>370</v>
+      </c>
+      <c r="D88" t="s">
+        <v>17</v>
+      </c>
+      <c r="E88" t="s">
+        <v>18</v>
+      </c>
+      <c r="F88" t="s">
+        <v>180</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H88" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>373</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>374</v>
+      </c>
+      <c r="D89" t="s">
+        <v>17</v>
+      </c>
+      <c r="E89" t="s">
+        <v>18</v>
+      </c>
+      <c r="F89" t="s">
+        <v>50</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H89" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>377</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>378</v>
+      </c>
+      <c r="D90" t="s">
+        <v>17</v>
+      </c>
+      <c r="E90" t="s">
+        <v>18</v>
+      </c>
+      <c r="F90" t="s">
+        <v>159</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H90" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>381</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>382</v>
+      </c>
+      <c r="D91" t="s">
+        <v>17</v>
+      </c>
+      <c r="E91" t="s">
+        <v>18</v>
+      </c>
+      <c r="F91" t="s">
+        <v>19</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H91" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>385</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>386</v>
+      </c>
+      <c r="D92" t="s">
+        <v>17</v>
+      </c>
+      <c r="E92" t="s">
+        <v>18</v>
+      </c>
+      <c r="F92" t="s">
+        <v>19</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H92" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>389</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>390</v>
+      </c>
+      <c r="D93" t="s">
+        <v>17</v>
+      </c>
+      <c r="E93" t="s">
+        <v>18</v>
+      </c>
+      <c r="F93" t="s">
+        <v>36</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H93" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>393</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>394</v>
+      </c>
+      <c r="D94" t="s">
+        <v>17</v>
+      </c>
+      <c r="E94" t="s">
+        <v>18</v>
+      </c>
+      <c r="F94" t="s">
+        <v>36</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H94" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>397</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>398</v>
+      </c>
+      <c r="D95" t="s">
+        <v>17</v>
+      </c>
+      <c r="E95" t="s">
+        <v>18</v>
+      </c>
+      <c r="F95" t="s">
+        <v>150</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H95" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>401</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>402</v>
+      </c>
+      <c r="D96" t="s">
+        <v>17</v>
+      </c>
+      <c r="E96" t="s">
+        <v>18</v>
+      </c>
+      <c r="F96" t="s">
+        <v>19</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H96" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>405</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>406</v>
+      </c>
+      <c r="D97" t="s">
+        <v>17</v>
+      </c>
+      <c r="E97" t="s">
+        <v>18</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H97" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>409</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>410</v>
+      </c>
+      <c r="D98" t="s">
+        <v>17</v>
+      </c>
+      <c r="E98" t="s">
+        <v>18</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H98" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>413</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>414</v>
+      </c>
+      <c r="D99" t="s">
+        <v>17</v>
+      </c>
+      <c r="E99" t="s">
+        <v>18</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H99" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>417</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>418</v>
+      </c>
+      <c r="D100" t="s">
+        <v>17</v>
+      </c>
+      <c r="E100" t="s">
+        <v>18</v>
+      </c>
+      <c r="F100" t="s">
+        <v>63</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H100" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>421</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>422</v>
+      </c>
+      <c r="D101" t="s">
+        <v>17</v>
+      </c>
+      <c r="E101" t="s">
+        <v>18</v>
+      </c>
+      <c r="F101" t="s">
+        <v>41</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H101" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>425</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>426</v>
+      </c>
+      <c r="D102" t="s">
+        <v>17</v>
+      </c>
+      <c r="E102" t="s">
+        <v>18</v>
+      </c>
+      <c r="F102" t="s">
+        <v>50</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H102" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>429</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>430</v>
+      </c>
+      <c r="D103" t="s">
+        <v>17</v>
+      </c>
+      <c r="E103" t="s">
+        <v>18</v>
+      </c>
+      <c r="F103" t="s">
+        <v>63</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H103" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>433</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>434</v>
+      </c>
+      <c r="D104" t="s">
+        <v>17</v>
+      </c>
+      <c r="E104" t="s">
+        <v>18</v>
+      </c>
+      <c r="F104" t="s">
+        <v>180</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H104" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>437</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>438</v>
+      </c>
+      <c r="D105" t="s">
+        <v>17</v>
+      </c>
+      <c r="E105" t="s">
+        <v>18</v>
+      </c>
+      <c r="F105" t="s">
+        <v>41</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H105" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>441</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>442</v>
+      </c>
+      <c r="D106" t="s">
+        <v>17</v>
+      </c>
+      <c r="E106" t="s">
+        <v>18</v>
+      </c>
+      <c r="F106" t="s">
+        <v>63</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H106" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>445</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>446</v>
+      </c>
+      <c r="D107" t="s">
+        <v>17</v>
+      </c>
+      <c r="E107" t="s">
+        <v>18</v>
+      </c>
+      <c r="F107" t="s">
+        <v>342</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H107" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>449</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>450</v>
+      </c>
+      <c r="D108" t="s">
+        <v>17</v>
+      </c>
+      <c r="E108" t="s">
+        <v>18</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H108" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>453</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>454</v>
+      </c>
+      <c r="D109" t="s">
+        <v>17</v>
+      </c>
+      <c r="E109" t="s">
+        <v>18</v>
+      </c>
+      <c r="F109" t="s">
+        <v>180</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H109" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>457</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>458</v>
+      </c>
+      <c r="D110" t="s">
+        <v>17</v>
+      </c>
+      <c r="E110" t="s">
+        <v>18</v>
+      </c>
+      <c r="F110" t="s">
+        <v>36</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H110" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>461</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>462</v>
+      </c>
+      <c r="D111" t="s">
+        <v>17</v>
+      </c>
+      <c r="E111" t="s">
+        <v>18</v>
+      </c>
+      <c r="F111" t="s">
+        <v>36</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H111" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>465</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>466</v>
+      </c>
+      <c r="D112" t="s">
+        <v>17</v>
+      </c>
+      <c r="E112" t="s">
+        <v>18</v>
+      </c>
+      <c r="F112" t="s">
+        <v>63</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H112" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>469</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>470</v>
+      </c>
+      <c r="D113" t="s">
+        <v>17</v>
+      </c>
+      <c r="E113" t="s">
+        <v>18</v>
+      </c>
+      <c r="F113" t="s">
+        <v>50</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H113" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>473</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" t="s">
+        <v>474</v>
+      </c>
+      <c r="E114" t="s">
+        <v>475</v>
+      </c>
+      <c r="F114" t="s">
+        <v>63</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H114" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>478</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>23</v>
+      </c>
+      <c r="D115" t="s">
+        <v>474</v>
+      </c>
+      <c r="E115" t="s">
+        <v>475</v>
+      </c>
+      <c r="F115" t="s">
+        <v>36</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H115" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>481</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>27</v>
+      </c>
+      <c r="D116" t="s">
+        <v>474</v>
+      </c>
+      <c r="E116" t="s">
+        <v>475</v>
+      </c>
+      <c r="F116" t="s">
+        <v>93</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H116" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>484</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>31</v>
+      </c>
+      <c r="D117" t="s">
+        <v>474</v>
+      </c>
+      <c r="E117" t="s">
+        <v>475</v>
+      </c>
+      <c r="F117" t="s">
+        <v>93</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H117" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>487</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>35</v>
+      </c>
+      <c r="D118" t="s">
+        <v>474</v>
+      </c>
+      <c r="E118" t="s">
+        <v>475</v>
+      </c>
+      <c r="F118" t="s">
+        <v>93</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H118" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>490</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>45</v>
+      </c>
+      <c r="D119" t="s">
+        <v>474</v>
+      </c>
+      <c r="E119" t="s">
+        <v>475</v>
+      </c>
+      <c r="F119" t="s">
+        <v>50</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H119" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>493</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
         <v>49</v>
       </c>
-      <c r="D72" t="s">
-[...5 lines deleted...]
-      <c r="F72" t="s">
+      <c r="D120" t="s">
+        <v>474</v>
+      </c>
+      <c r="E120" t="s">
+        <v>475</v>
+      </c>
+      <c r="F120" t="s">
         <v>261</v>
       </c>
-      <c r="G72" s="1" t="s">
-[...3 lines deleted...]
-        <v>302</v>
+      <c r="G120" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H120" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>496</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>54</v>
+      </c>
+      <c r="D121" t="s">
+        <v>474</v>
+      </c>
+      <c r="E121" t="s">
+        <v>475</v>
+      </c>
+      <c r="F121" t="s">
+        <v>63</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H121" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>499</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>58</v>
+      </c>
+      <c r="D122" t="s">
+        <v>474</v>
+      </c>
+      <c r="E122" t="s">
+        <v>475</v>
+      </c>
+      <c r="F122" t="s">
+        <v>41</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H122" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>502</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>62</v>
+      </c>
+      <c r="D123" t="s">
+        <v>474</v>
+      </c>
+      <c r="E123" t="s">
+        <v>475</v>
+      </c>
+      <c r="F123" t="s">
+        <v>93</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H123" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>505</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>67</v>
+      </c>
+      <c r="D124" t="s">
+        <v>474</v>
+      </c>
+      <c r="E124" t="s">
+        <v>475</v>
+      </c>
+      <c r="F124" t="s">
+        <v>261</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H124" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>508</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>71</v>
+      </c>
+      <c r="D125" t="s">
+        <v>474</v>
+      </c>
+      <c r="E125" t="s">
+        <v>475</v>
+      </c>
+      <c r="F125" t="s">
+        <v>36</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H125" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>511</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>75</v>
+      </c>
+      <c r="D126" t="s">
+        <v>474</v>
+      </c>
+      <c r="E126" t="s">
+        <v>475</v>
+      </c>
+      <c r="F126" t="s">
+        <v>36</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H126" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>514</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>79</v>
+      </c>
+      <c r="D127" t="s">
+        <v>474</v>
+      </c>
+      <c r="E127" t="s">
+        <v>475</v>
+      </c>
+      <c r="F127" t="s">
+        <v>36</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H127" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>517</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" t="s">
+        <v>518</v>
+      </c>
+      <c r="E128" t="s">
+        <v>519</v>
+      </c>
+      <c r="F128" t="s">
+        <v>520</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H128" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>523</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>23</v>
+      </c>
+      <c r="D129" t="s">
+        <v>518</v>
+      </c>
+      <c r="E129" t="s">
+        <v>519</v>
+      </c>
+      <c r="F129" t="s">
+        <v>520</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H129" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>526</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>27</v>
+      </c>
+      <c r="D130" t="s">
+        <v>518</v>
+      </c>
+      <c r="E130" t="s">
+        <v>519</v>
+      </c>
+      <c r="F130" t="s">
+        <v>520</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H130" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>529</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>31</v>
+      </c>
+      <c r="D131" t="s">
+        <v>518</v>
+      </c>
+      <c r="E131" t="s">
+        <v>519</v>
+      </c>
+      <c r="F131" t="s">
+        <v>520</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H131" t="s">
+        <v>531</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3228,50 +5452,109 @@
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>