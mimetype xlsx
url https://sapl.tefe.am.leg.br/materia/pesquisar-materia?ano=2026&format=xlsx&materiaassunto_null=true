--- v1 (2026-05-09)
+++ v2 (2026-06-24)
@@ -10,100 +10,178 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1048" uniqueCount="532">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1456" uniqueCount="727">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Jackson Antero</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1364/p_de_dec_leg_01_-_jackson_antero.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Tefeense ao senhor Marcus Vinícius da Mata Silva, Gerente do INSS - Agência/Tefé</t>
   </si>
   <si>
+    <t>1497</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei</t>
+  </si>
+  <si>
+    <t>Paulo Celani</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1497/p_de_lei_005_-_paulo_celani.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Apoio a Jovens em situação de vulnerabilidade social no Município de Tefé, em consonância com o Plano Estadual de Juventude do Estado do Amazonas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1498</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Helinho Bessa</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1498/p_de_lei_008_-_helinho_bessa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade dos estádios de futebol e áreas esportivas disponibilizarem locais e condições apropriadas para o atendimento e a inclusão de pessoas com Transtorno do Espectro Autista (TEA), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1499</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Marcelo Macedo</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1499/p_de_lei_009_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal "Primeiro Emprego - Juventude Ativa" no Município de Tefé e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1517</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Missionário Daniel</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1517/p_de_lei_011_-_missionario_daniel.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Assistência Integral e Rede de Apoio às Mulheres com Endometriose e Adenomiose no Município de Tefé/Am.</t>
+  </si>
+  <si>
+    <t>1518</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1518/p_de_lei_012_-_missionario_daniel.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Programa Municipal de Atenção Integral à Mulher com Endometriose e Adenomiose no Município de Tefé/Am, e dá outras providências.</t>
+  </si>
+  <si>
     <t>1346</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Francisco Carioca</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1346/req_01_-_francisco_carioca.pdf</t>
   </si>
   <si>
     <t>Requer adoção de providências urgentes para a reforma da escada de madeira existente na Comunidade Rural de Ponta da Sorva.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1348/req_02_-_francisco_carioca.pdf</t>
@@ -117,149 +195,128 @@
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1349/req_03_-_francisco_carioca.pdf</t>
   </si>
   <si>
     <t>À Amazonas Energia ou concessionária responsável pela distribuição de energia elétrica no Município de Tefé, solicitando providências urgentes no sentido de realocar os postes de energia elétrica que estão sendo instalados sobre calçadas, prejudicando o direito de ir e vir dos cidadãos, especialmente de pessoas com deficiência física e cadeirantes, em diversos pontos da cidade.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1350/req_04_-_francisco_carioca.pdf</t>
   </si>
   <si>
     <t>Finalização da obra da Escola Municipal da Aldeia Bonfim. localizada na zona rural deste município, com cópia à Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>5</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1351/req_05_-_marcelo_macedo.pdf</t>
   </si>
   <si>
     <t>Construção de uma ponte permanente de concreto no Beco São Miguel (Bairro Santo Antônio).</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>João Batista</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1354/req_06_-_joao_batista.pdf</t>
   </si>
   <si>
     <t>Execução de obras de manutenção e pavimentação da Estrada da Agrovila, em caráter de urgência,  em razão das precárias condições de trafegabilidade da referida via.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1355/req_07_-_joao_batista.pdf</t>
   </si>
   <si>
     <t>Reforma do elevado de água da Comunidade Rural da Agrovila, tendo em vista  que a estrutura encontra-se  em estado avançado de deterioração.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>8</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1356/req_08_-_paulo_celani.pdf</t>
   </si>
   <si>
     <t>Recuperação da escadaria  que dá acesso à ponte que liga o Bairro de Vila Nova ao Bairro de Santa Luzia, localizada à Rua Espírito Santo, atrás da Escola Dorotéia Bezerra.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1357/req_09_-_paulo_celani.pdf</t>
   </si>
   <si>
     <t>Recuperação e reforma da ponte que liga o Bairro Santa Luzia ao Bairro Vila Nova, localizada ao final da Rua Espírito Santo, atrás da Escola Dorotéia Bezerra.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1365/req_10_-_paulo_celani.pdf</t>
   </si>
   <si>
     <t>Implantação de iluminação pública  na ponte que liga o Bairro Santa Luzia ao Bairro Vila Nova, localizada ao final da Rua Espírito Santo (atrás da Escola Dorotéia Bezerra).</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>Cláudia Marreira</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1358/req_11_-_claudia_marreira.pdf</t>
   </si>
   <si>
     <t>Realização de limpeza geral e capina do mato alto que está tomando conta da Estrada das Missões.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1359/req_12_-_claudia_marreira.pdf</t>
   </si>
   <si>
     <t>Imediata desobstrução da Rua Fátima Rodrigues Alves, localizada no Bairro José Gadanha.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1360/req_13_-_claudia_marreira.pdf</t>
   </si>
   <si>
     <t>Limpeza geral e capina do mato alto que está tomando conta das diversas ruas do Bairro José Gadanha.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1366/req_14_-_marcelo_macedo.pdf</t>
@@ -291,53 +348,50 @@
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1361/req_16_-_cacau.pdf</t>
   </si>
   <si>
     <t>Construção de uma escola indígena na Comunidade Bonfim.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1362/req_17_-_cacau.pdf</t>
   </si>
   <si>
     <t>Construção de uma ponte  em alvenaria na Rua São Sebastião para a Rua Henrique Lima na sede do Distrito de Caiambé.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>Missionário Daniel</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1363/req_18_-_missionario_daniel.pdf</t>
   </si>
   <si>
     <t>Realização de serviço de capina, manutenção da via e posterior recapeamento asfáltico da Travessa Monte das Oliveiras (Bairro Jerusalém.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1368/req_19_-_francisco_carioca.pdf</t>
   </si>
   <si>
     <t>Realização de análise técnica em toda a rede de esgoto e drenagem pluvial de Tefé, com posterior desobstrução (drenagem) dos bueiros e galerias que necessitem.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1369/req_20_-_claudia_marreira.pdf</t>
@@ -489,53 +543,50 @@
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1383/req_32_-_luri.pdf</t>
   </si>
   <si>
     <t>Providências urgentes quanto ao reforço da segurança pública no Centro da cidade de Tefé.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1384/req_33_-_luri.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação urbana e asfáltica do Beco Raimundo Lima, localizado na Rua Raimundo Lima  (Bairro Jerusalém).</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>Helinho Bessa</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1385/req_34_-_helinho_bessa.pdf</t>
   </si>
   <si>
     <t>Providências urgentes para realização de serviços de terraplanagem, drenagem e pavimentação na Rua Jaraguaia (Bairro Nova Esperança).</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1386/req_35_-_joao_batista.pdf</t>
   </si>
   <si>
     <t>Pede informações sobre a existência de Programa de Assistência Social voltado para os moradores de rua que são dependentes de álcool e outras substâncias ilícitas (entorpecentes).</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1387/req_36_-_joao_batista.pdf</t>
@@ -1431,50 +1482,530 @@
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1459/req_119_-_claudia_marreira.pdf</t>
   </si>
   <si>
     <t>Manutenção da Feira Municipal com a substituição das janelas de vidro e a troca das lâmpadas defeituosas.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1460/req_120_-_paulo_celani.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal que determine à secretaria competente a adoção de medidas de acessibilidade e inclusão na Festa da Castanha, garantindo a plena participação das pessoas com deficiência (PcD).</t>
   </si>
   <si>
+    <t>1477</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1477/req_122_-_francisco_carioca.pdf</t>
+  </si>
+  <si>
+    <t>Ao setor competente da Prefeitura Municipal de Tefé a restauração da pista de skate  localizada no "Galpão", Estrada do Aeroporto.</t>
+  </si>
+  <si>
+    <t>1478</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1478/req_123_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal, que determine providências para construção de uma ponte permanente de concreto no Beco Vitória (Bairro: Santo Antônio).</t>
+  </si>
+  <si>
+    <t>1479</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1479/req_124_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal, com cópia à Secretaria Municipal de Saúde, requerendo uma Lancha SOS para a Comunidade Rural Deus é Pai.</t>
+  </si>
+  <si>
+    <t>1480</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1480/req_125_-_claudia_marreira.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, que determine ao setor competente a realização de manutenção asfáltica, bem como a implantação de rede de esgoto na Rua Assis Pinheiro, localizada no Bairro São Raimundo.</t>
+  </si>
+  <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1481/req_126_-_claudia_marreira.pdf</t>
+  </si>
+  <si>
+    <t>À Mesa Diretora da Câmara Municipal de Tefé a realização de uma Sessão Solene em comemoração ao Dia da Assistência Social, celebrado anualmente em 15 de maio, bem como que seja definida pela Mesa Diretora data específica para a realização da referida homenagem aos assistentes sociais que atuam no Município de Tefé.</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1482/req_127_-_claudia_marreira.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal a disponibilização de 02 caixas d'água de 5.000 litros bem como a perfuração de um poço artesiano para atender a Feira Municipal.</t>
+  </si>
+  <si>
+    <t>1483</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1483/req_128_-_claudia_marreira.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Secretaria competente e comando da Guarda Civil Municipal a permanência de agentes da Guarda Civil Municipal nas dependências da Feira Municipal de Tefé, de forma contínua e permanente, objetivando garantir a segurança dos permissionários, trabalhadores e frequentadores do local.</t>
+  </si>
+  <si>
+    <t>1486</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1486/req_129_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal, com cópia à Secretaria Municipal de Obras e Serviços Públicos e ao órgão responsável pelo abastecimento de água, para que seja  atendida a seguinte demanda de reativação do poço artesiano da Rua São João  - Bairro Santa Luzia.</t>
+  </si>
+  <si>
+    <t>1487</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1487/req_130_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal, junto à Secretaria de Saúde para que possa ser viabilizada a construção de um posto de saúde na Comunidade Santa Clara – Tarará.</t>
+  </si>
+  <si>
+    <t>1484</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1484/req_131_-_manuel_situba.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, através da Secretaria Municipal de Ciência, Tecnologia e Inovação a instalação de rede de internet wi-fi gratuita para pacientes, acompanhantes nas dependências do Hospital Regional de Tefé - HRT.</t>
+  </si>
+  <si>
+    <t>1485</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1485/req_132_-_manuel_situba.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, através da Secretaria Municipal de Saúde que realize a manutenção mecânica da ambulância do Bairro do Abial.</t>
+  </si>
+  <si>
+    <t>1488</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1488/req_133_-_manuel_situba.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, que determine a Coordenação de iluminação pública ou setor competente que faça a instalação de luminárias de LED no ramal do Santo Isidoro.</t>
+  </si>
+  <si>
+    <t>1489</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1489/req_134_-_joao_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, que determine ao setor competente a adoção de providências urgentes quanto ao porão da Feira Municipal de Tefé, podendo ser realizado o fechamento, gradeamento, interdição ou construção de muro de proteção, conforme avaliação técnica do órgão competente.</t>
+  </si>
+  <si>
+    <t>1490</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1490/req_135_-_claudia_marreira.pdf</t>
+  </si>
+  <si>
+    <t>À Mesa Diretora da Câmara Municipal de Tefé, que ela determine a realização de uma Sessão Solene em comemoração ao Dia da Enfermagem, celebrado anualmente em 12 de maio, bem como que seja definida pela Mesa Diretora data específica para a realização da referida homenagem aos enfermeiros e enfermeiras que atuam no Município de Tefé.</t>
+  </si>
+  <si>
+    <t>1491</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1491/req_136_-_claudia_marreira.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, que determine ao setor competente a realização de limpeza geral semanal na Feira Municipal de Tefé.</t>
+  </si>
+  <si>
+    <t>1492</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1492/req_137_-_claudia_marreira.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, que determine ao setor competente a realização de serviços de manutenção e recuperação da Travessa Papagaio, em razão das precárias condições de trafegabilidade da via.</t>
+  </si>
+  <si>
+    <t>1493</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1493/req_138_-_missionario_daniel.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, que determine ao setor competente a realização de manutenção da escadaria da Rua 15 de Junho, bem como a instalação de corrimão em toda a sua extensão.</t>
+  </si>
+  <si>
+    <t>1494</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1494/req_139_-_missionario_daniel.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, que determine ao setor competente a realização da pavimentação asfáltica do Beco Tamuana, situado no Bairro do Mutirão.</t>
+  </si>
+  <si>
+    <t>1495</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1495/req_140_-_missionario_daniel.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, que determine ao setor competente a construção de um ponte de concreto na Vila Campelo, em substituição à atual ponte de madeira existente na localidade, bem como a construção de uma escadaria em concreto com instalação de corrimão, em substituição à atual estrutura de madeira.</t>
+  </si>
+  <si>
+    <t>1496</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1496/req_142_-_cacau.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, que determine ao setor competente que faça aquisição de Lanchas SOS para as comunidades rurais de Bonfim, Jutica, Barreirinha e Feliciana.</t>
+  </si>
+  <si>
+    <t>1502</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1502/req_143_-_joao_paulo.pdf</t>
+  </si>
+  <si>
+    <t>Á Mesa Diretora da Câmara Municipal de Tefé, que determine a retomada ainda no exercício legislativo de 2026 da Outorga do Mérito Legislativo “Medalha Monsenhor Barrat”, instituída através da Resolução nº 001/2014.</t>
+  </si>
+  <si>
+    <t>1503</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1503/req_144_-_cacau.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, que determine ao setor competente a instalação de iluminação pública nas Comunidades Rurais de Marajó e Jutica.</t>
+  </si>
+  <si>
+    <t>1504</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1504/req_145_-_francisco_carioca.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, que determine a contratação e um vigilante noturno para atuar na região comercial do Centro de Tefé, e à Guarda Civil Municipal a realização de patrulhamento ostensivo noturno na área comercial central de Tefé, especialmente nas proximidades do Mercado Municipal e demais estabelecimentos comerciais.</t>
+  </si>
+  <si>
+    <t>1506</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1506/req_146_-_paulo_celani.pdf</t>
+  </si>
+  <si>
+    <t>Serviço de recuperação e asfaltamento da Rua Armando Barros (Bairro São Francisco).</t>
+  </si>
+  <si>
+    <t>1507</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1507/req_147_-_paulo_celani.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza Geral da via, desobstrução do córrego, bem como execução de calçamento em alvenaria e construção de trapiche de madeira à Rua Presidente Kennedy (Bairro São Raimundo).</t>
+  </si>
+  <si>
+    <t>1508</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1508/req_148_-_claudia_marreira.pdf</t>
+  </si>
+  <si>
+    <t>Substituição de lâmpadas na Comunidade das Missões.</t>
+  </si>
+  <si>
+    <t>1509</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1509/req_149_-_jackson_antero.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Meio Ambiente a realização em, caráter de urgência, limpeza do Ramal do Bacuri.</t>
+  </si>
+  <si>
+    <t>1510</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1510/req_151_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Que seja elaborado e dê ampla publicidade ao Calendário Oficial de Pagamentos da Bolsa Universitária, fixando datas regulares para os repasses mensais aos estudantes beneficiários.</t>
+  </si>
+  <si>
+    <t>1511</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1511/req_152_-_joao_batista.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Infraestrutura e Obras  a construção de uma ponte na Travessa Jericó (Bairro São Raimundo).</t>
+  </si>
+  <si>
+    <t>1512</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1512/req_153_-_cacau.pdf</t>
+  </si>
+  <si>
+    <t>Cobertura e reforma do Centro Social da Comunidade de Marajó.</t>
+  </si>
+  <si>
+    <t>1513</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1513/req_154_-_claudia_marreira.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Infraestrutura e Obras a realização, em caráter de urgência, do conserto do porão lateral direito da Feira Municipal, nas proximidades da rampa do Seminário.</t>
+  </si>
+  <si>
+    <t>1514</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1514/req_155_-_missionario_daniel.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria Municipal de Infraestrutura e Obras a realização de serviços de pavimentação asfáltica na Rua Tupebas (Bairro Mutirão), bem como a implantação de bueiros e sistema de drenagem para escoamento das águas pluviais ao longo da referida via.</t>
+  </si>
+  <si>
+    <t>1519</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1519/req_156_-_missionario_daniel.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal, que determine à Secretária Municipal de Saúde a implantação de Rede de Apoio e Acompanhamento Multidisciplinar para Mulheres com Endometriose e Adenomiose no Município de Tefé.</t>
+  </si>
+  <si>
+    <t>1520</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1520/req_159_-_francisco_carioca.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que determine à Secretaria Municipal de Obras  e Infraestrutura a elaboração do projeto e a construção de uma escola de madeira na Comunidade Rural de Tucumanzinho, localizada no Lago de Caiambé.</t>
+  </si>
+  <si>
+    <t>1521</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1521/req_160_-_francisco_carioca.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que determine  à Secretaria Municipal de Infraestrutura a elaboração do projeto e a construção de um Posto de Saúde na Comunidade Rural de Felicidade, localizada no Lago de Caiambé.</t>
+  </si>
+  <si>
+    <t>1523</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1523/req_162_-_manuel_situba.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, que determine  ao setor competente que realize a instalação de ar condicionados no auditório e refeitório da Escola Municipal Mayara Redman Abdel Aziz, localizada no Bairro do Abial.</t>
+  </si>
+  <si>
+    <t>1522</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1522/req_163_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal, com cópia à Secretaria Municipal de Infraestrutura e Obras, requerendo a manutenção e pavimentação asfáltica paras ruas do Bairro de Santo Antônio em destaque: Rua Nogueira, Rua Vitória, Rua Uarini, e Rua Joaquim Nabuco.</t>
+  </si>
+  <si>
+    <t>1524</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1524/req_164_-_francisco_carioca.pdf</t>
+  </si>
+  <si>
+    <t>Ao Chefe do Poder Executivo Municipal que determine à Secretaria Municipal de Infraestrutura e Obras a realização em caráter de urgência dos serviços de recuperação da malha viária do Ramal da Comunidade São Francisco (Km 02) e Nova Esperança (Km 04), localizados na Estrada das Missões.</t>
+  </si>
+  <si>
+    <t>1525</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1525/req_165_-_francisco_carioca.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, que determine à Secretaria Municipal competente a aquisição e disponibilização de 25 (vinte e cinco) tubos de 35mm para a Aldeia Severino (Lago de Caiambé), visando a ampliação e melhoria do sistema de distribuição de água potável da comunidade.</t>
+  </si>
+  <si>
+    <t>1526</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1526/req_166_-_paulo_celani.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal, para que determine à Secretaria Municipal competente a realização de "operação tapa-buracos" em toda a extensão da Rua Espírito Santo (Bairro São João).</t>
+  </si>
+  <si>
     <t>1352</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1352/ind_01_-_claudia_marreira.pdf</t>
   </si>
   <si>
     <t>Á Secretaria de Estado de Justiça, Direitos Humanos e Cidadania (SEJUSC) do Estado do Amazonas, para que sejam adotadas providências visando a ampliação do Pronto Atendimento ao Cidadão (PAC) no município de Tefé, com o objetivo de dar maior celeridade aos atendimentos relacionados à emissão de novos Registros Gerais (RG) e de segundas vias.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1347/ind_02_-_marcelo_macedo.pdf</t>
   </si>
   <si>
     <t>Possibilidade de aquisição de uma carrocinha para apoio logístico da Farmácia Central do Município de Tefé.</t>
   </si>
   <si>
     <t>1353</t>
@@ -1561,50 +2092,104 @@
     <t>1436</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1436/ind_013_-_marcelo_macedo.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal, que determine á Secretaria Municipal de Juventude, Esporte e Lazer a adoção de medidas necessárias para a instituição do "Programa Tefé no Pódio", destinado ao suporte logístico, técnico e financeiro de atletas e paratletas de alto rendimento do Município de Tefé.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1448/ind_014_-_marcelo_macedo.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Tefé a elaboração de estudos de viabilidade para instituição do Programa "Ração pro meu Pet" em Tefé.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1449/ind_015_-_marcelo_macedo.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Governador do Estado do Amazonas e ao Excelentíssimo Senhor Secretário de Estado da Casa Civil, no sentido de viabilizarem o envio de uma unidade "castramóvel" para Tefé, visando a execução de um programa intensivo de controle populacional de cães e gatos.</t>
+  </si>
+  <si>
+    <t>1476</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1476/indi_16_-_claudia_marreira.pdf</t>
+  </si>
+  <si>
+    <t>À Secretaria de Estado de Justiça, Direitos Humanos, e Cidadania do Governo do Estado do Amazonas (SEJUSC), que adote providências no sentido de garantir celeridade e prioridade ao Município de Tefé no atendimento para emissão de cédulas de identidade no Posto de Atendimento ao Cidadão (PAC).</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1500/ind_018_-_helinho_bessa.pdf</t>
+  </si>
+  <si>
+    <t>Indica a sugestão de homenagem com nome da Sra. Aieda Maciel Bessa, em prédio público municipal, em especial na área da Educação Municipal.</t>
+  </si>
+  <si>
+    <t>1501</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1501/ind_019_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, com cópia à Secretaria Municipal de Obras e Serviços Públicos, à Secretaria Municipal de Assistência Social e Ouvidoria Geral do Município, a seguinte sugestão de relevante interesse público: uma revitalização e transformação da Antiga Associação Betel, que está localizada na esquina da Rua Minas Gerais com a Rua 03 de Outubro (Bairro de Santo Antônio).</t>
+  </si>
+  <si>
+    <t>1505</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1505/ind_20_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Prefeito Municipal, com cópia à Secretara Municipal de Educação/SEMED, a seguinte indicação referente à Lei Federal nº 13.935/2019, visando a inserção e contratação de profissionais de Psicologia e Serviço Social na rede pública municipal de educação de Tefé/Am.</t>
+  </si>
+  <si>
+    <t>1515</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1515/ind_021_-_paulo_celani.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal de Tefé, que o mesmo determine  à secretaria competente a elaboração e envio de Projeto de Lei que institua o Fundo Municipal de Amparo ao Trabalhador Mototaxista - FAMOT, denominado Programa MOTOCIDADÃO, destinado a oferecer auxílio financeiro e apoio aos trabalhadores motociclistas em casos de acidentes e outras situações de vulnerabilidade decorrente do exercício de suas atividades profissionais.</t>
+  </si>
+  <si>
+    <t>1516</t>
+  </si>
+  <si>
+    <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1516/ind_022_-_marcelo_macedo.pdf</t>
+  </si>
+  <si>
+    <t>Ao Prefeito Municipal, junto à Secretaria competente que sejam realizados estudos de viabilidade urbana e de tráfego para a seguinte intervenção no Centro de Tefé: que o trecho da rua lateral/adjacente ao novo Camelódromo Municipal seja oficialmente regulamentada e sinalizada para servir somente como estacionamento exclusivo ou prioritário, atendendo às necessidades de clientes e de comerciantes locais.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>PCJRF</t>
   </si>
   <si>
     <t>Parecer Comissão de Constituição Justiça e Redação</t>
   </si>
   <si>
     <t>CCJRF - Comissão de Constituição Justiça e Redação Final</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1437/parecer_001_-_ccjr.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei nº 008/2025, que "institui o Programa Municipal de Incentivo ao Empreendedorismo da Mulher e dá outras providências".</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1438/parecer_002_-_ccjr.pdf</t>
   </si>
@@ -1953,56 +2538,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1364/p_de_dec_leg_01_-_jackson_antero.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1346/req_01_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1348/req_02_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1349/req_03_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1350/req_04_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1351/req_05_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1354/req_06_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1355/req_07_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1356/req_08_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1357/req_09_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1365/req_10_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1358/req_11_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1359/req_12_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1360/req_13_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1366/req_14_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1367/req_15_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1361/req_16_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1362/req_17_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1363/req_18_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1368/req_19_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1369/req_20_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1370/req_21_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1371/req_22_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1372/req_23_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1373/req_24_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1374/req_25_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1375/req_26_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1376/req_27_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1377/req_28_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1378/req_29_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1379/req_30_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1380/req_31_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1383/req_32_-_luri.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1384/req_33_-_luri.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1385/req_34_-_helinho_bessa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1386/req_35_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1387/req_36_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1388/req_37_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1389/req_38_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1390/req_39_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1391/req_40_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1392/req_41_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1393/req_43_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1394/req_44_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1395/req_45_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1396/req_46_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1399/req_048_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1400/req_049_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1401/req_050_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1402/req_051_-_luri.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1403/req_052_-_luri.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1404/req_053_-_luri.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1405/req_054_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1406/req_055_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1407/req_056_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1408/req_057_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1409/req_058_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1410/req_060_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1411/req_061_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1412/req_062_-_rianna_pires.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1413/req_063_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1414/req_064_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1415/req_065_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1416/req_066_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1420/req_067_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1421/req_068_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1422/req_069_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1423/req_070_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1424/req_071_-_jackson_antero.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1425/req_072_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1426/req_073_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1427/req_074_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1428/req_075_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1429/req_076_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1430/req_077_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1431/req_078_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1432/req_079_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1433/req_080_-_luri.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1434/req_081_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1441/req_082_-_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1461/req_83_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1442/req_084_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1443/req_085_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1444/req_086_-_helinho_bessa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1445/req_087_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1446/req_089_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1447/req_090_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1462/req_91_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1463/req_92_-_helinho_bessa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1464/req_93_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1465/req_94_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1466/req_95_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1467/req_98-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1468/req_97_-_luri.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1469/req_98_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1470/req_100_-_jackson.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1471/req_101_-_jackson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1472/req_102_-_jackson.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1473/req_103_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1474/req_104_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1475/req_105_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1450/req_108_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1451/req_109_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1452/req_110_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1453/req_111_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1454/req_113_-_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1455/req_114_-_jackson_antero.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1456/req_116_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1457/req_117_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1458/req_118_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1459/req_119_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1460/req_120_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1352/ind_01_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1347/ind_02_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1353/ind_03_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1381/ind_04_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1382/ind_05_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1397/ind_007_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1398/ind_008_-_rianna.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1417/ind_009_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1418/ind_010_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1419/ind_011_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1435/ind_012_-_rianna_pires.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1436/ind_013_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1448/ind_014_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1449/ind_015_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1437/parecer_001_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1438/parecer_002_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1439/parecer_003_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1440/parecer_004_-_ccjr.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1364/p_de_dec_leg_01_-_jackson_antero.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1497/p_de_lei_005_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1498/p_de_lei_008_-_helinho_bessa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1499/p_de_lei_009_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1517/p_de_lei_011_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1518/p_de_lei_012_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1346/req_01_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1348/req_02_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1349/req_03_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1350/req_04_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1351/req_05_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1354/req_06_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1355/req_07_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1356/req_08_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1357/req_09_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1365/req_10_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1358/req_11_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1359/req_12_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1360/req_13_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1366/req_14_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1367/req_15_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1361/req_16_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1362/req_17_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1363/req_18_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1368/req_19_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1369/req_20_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1370/req_21_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1371/req_22_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1372/req_23_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1373/req_24_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1374/req_25_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1375/req_26_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1376/req_27_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1377/req_28_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1378/req_29_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1379/req_30_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1380/req_31_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1383/req_32_-_luri.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1384/req_33_-_luri.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1385/req_34_-_helinho_bessa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1386/req_35_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1387/req_36_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1388/req_37_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1389/req_38_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1390/req_39_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1391/req_40_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1392/req_41_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1393/req_43_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1394/req_44_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1395/req_45_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1396/req_46_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1399/req_048_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1400/req_049_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1401/req_050_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1402/req_051_-_luri.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1403/req_052_-_luri.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1404/req_053_-_luri.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1405/req_054_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1406/req_055_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1407/req_056_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1408/req_057_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1409/req_058_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1410/req_060_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1411/req_061_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1412/req_062_-_rianna_pires.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1413/req_063_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1414/req_064_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1415/req_065_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1416/req_066_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1420/req_067_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1421/req_068_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1422/req_069_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1423/req_070_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1424/req_071_-_jackson_antero.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1425/req_072_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1426/req_073_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1427/req_074_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1428/req_075_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1429/req_076_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1430/req_077_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1431/req_078_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1432/req_079_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1433/req_080_-_luri.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1434/req_081_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1441/req_082_-_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1461/req_83_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1442/req_084_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1443/req_085_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1444/req_086_-_helinho_bessa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1445/req_087_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1446/req_089_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1447/req_090_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1462/req_91_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1463/req_92_-_helinho_bessa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1464/req_93_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1465/req_94_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1466/req_95_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1467/req_98-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1468/req_97_-_luri.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1469/req_98_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1470/req_100_-_jackson.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1471/req_101_-_jackson.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1472/req_102_-_jackson.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1473/req_103_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1474/req_104_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1475/req_105_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1450/req_108_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1451/req_109_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1452/req_110_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1453/req_111_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1454/req_113_-_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1455/req_114_-_jackson_antero.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1456/req_116_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1457/req_117_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1458/req_118_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1459/req_119_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1460/req_120_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1477/req_122_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1478/req_123_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1479/req_124_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1480/req_125_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1481/req_126_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1482/req_127_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1483/req_128_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1486/req_129_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1487/req_130_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1484/req_131_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1485/req_132_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1488/req_133_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1489/req_134_-_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1490/req_135_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1491/req_136_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1492/req_137_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1493/req_138_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1494/req_139_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1495/req_140_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1496/req_142_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1502/req_143_-_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1503/req_144_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1504/req_145_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1506/req_146_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1507/req_147_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1508/req_148_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1509/req_149_-_jackson_antero.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1510/req_151_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1511/req_152_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1512/req_153_-_cacau.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1513/req_154_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1514/req_155_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1519/req_156_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1520/req_159_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1521/req_160_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1523/req_162_-_manuel_situba.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1522/req_163_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1524/req_164_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1525/req_165_-_francisco_carioca.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1526/req_166_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1352/ind_01_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1347/ind_02_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1353/ind_03_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1381/ind_04_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1382/ind_05_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1397/ind_007_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1398/ind_008_-_rianna.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1417/ind_009_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1418/ind_010_-_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1419/ind_011_-_missionario_daniel.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1435/ind_012_-_rianna_pires.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1436/ind_013_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1448/ind_014_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1449/ind_015_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1476/indi_16_-_claudia_marreira.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1500/ind_018_-_helinho_bessa.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1501/ind_019_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1505/ind_20_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1515/ind_021_-_paulo_celani.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1516/ind_022_-_marcelo_macedo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1437/parecer_001_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1438/parecer_002_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1439/parecer_003_-_ccjr.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tefe.am.leg.br/media/sapl/public/materialegislativa/2026/1440/parecer_004_-_ccjr.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H131"/>
+  <dimension ref="A1:H182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="103.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -2033,3394 +2618,4720 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
         <v>35</v>
       </c>
-      <c r="D7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F8" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="H8" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
+        <v>49</v>
+      </c>
+      <c r="D9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" t="s">
         <v>45</v>
       </c>
-      <c r="D9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="H9" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H10" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F12" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F16" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H16" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>79</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F17" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H17" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" t="s">
+        <v>44</v>
+      </c>
+      <c r="F18" t="s">
         <v>83</v>
       </c>
-      <c r="D18" t="s">
-[...5 lines deleted...]
-      <c r="F18" t="s">
+      <c r="G18" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" t="s">
+        <v>44</v>
+      </c>
+      <c r="F19" t="s">
+        <v>83</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="H19" t="s">
         <v>88</v>
-      </c>
-[...13 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>90</v>
+      </c>
+      <c r="D20" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" t="s">
+        <v>44</v>
+      </c>
+      <c r="F20" t="s">
+        <v>83</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="H20" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>94</v>
+      </c>
+      <c r="D21" t="s">
+        <v>43</v>
+      </c>
+      <c r="E21" t="s">
+        <v>44</v>
+      </c>
+      <c r="F21" t="s">
+        <v>30</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21" t="s">
         <v>96</v>
-      </c>
-[...19 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>98</v>
+      </c>
+      <c r="D22" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" t="s">
+        <v>44</v>
+      </c>
+      <c r="F22" t="s">
+        <v>30</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H22" t="s">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>102</v>
+      </c>
+      <c r="D23" t="s">
+        <v>43</v>
+      </c>
+      <c r="E23" t="s">
+        <v>44</v>
+      </c>
+      <c r="F23" t="s">
+        <v>103</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="H23" t="s">
         <v>105</v>
-      </c>
-[...13 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E24" t="s">
+        <v>44</v>
+      </c>
+      <c r="F24" t="s">
+        <v>103</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="H24" t="s">
         <v>109</v>
-      </c>
-[...13 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>111</v>
+      </c>
+      <c r="D25" t="s">
+        <v>43</v>
+      </c>
+      <c r="E25" t="s">
+        <v>44</v>
+      </c>
+      <c r="F25" t="s">
+        <v>35</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="H25" t="s">
         <v>113</v>
-      </c>
-[...13 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>115</v>
+      </c>
+      <c r="D26" t="s">
+        <v>43</v>
+      </c>
+      <c r="E26" t="s">
+        <v>44</v>
+      </c>
+      <c r="F26" t="s">
+        <v>45</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="H26" t="s">
         <v>117</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>119</v>
+      </c>
+      <c r="D27" t="s">
+        <v>43</v>
+      </c>
+      <c r="E27" t="s">
+        <v>44</v>
+      </c>
+      <c r="F27" t="s">
+        <v>83</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="H27" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>123</v>
+      </c>
+      <c r="D28" t="s">
+        <v>43</v>
+      </c>
+      <c r="E28" t="s">
+        <v>44</v>
+      </c>
+      <c r="F28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="H28" t="s">
         <v>125</v>
-      </c>
-[...13 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>127</v>
+      </c>
+      <c r="D29" t="s">
+        <v>43</v>
+      </c>
+      <c r="E29" t="s">
+        <v>44</v>
+      </c>
+      <c r="F29" t="s">
+        <v>83</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="H29" t="s">
         <v>129</v>
-      </c>
-[...13 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>131</v>
+      </c>
+      <c r="D30" t="s">
+        <v>43</v>
+      </c>
+      <c r="E30" t="s">
+        <v>44</v>
+      </c>
+      <c r="F30" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="H30" t="s">
         <v>133</v>
-      </c>
-[...13 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>135</v>
+      </c>
+      <c r="D31" t="s">
+        <v>43</v>
+      </c>
+      <c r="E31" t="s">
+        <v>44</v>
+      </c>
+      <c r="F31" t="s">
+        <v>30</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="H31" t="s">
         <v>137</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>138</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>139</v>
+      </c>
+      <c r="D32" t="s">
+        <v>43</v>
+      </c>
+      <c r="E32" t="s">
+        <v>44</v>
+      </c>
+      <c r="F32" t="s">
+        <v>30</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="H32" t="s">
         <v>141</v>
-      </c>
-[...13 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>142</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>143</v>
+      </c>
+      <c r="D33" t="s">
+        <v>43</v>
+      </c>
+      <c r="E33" t="s">
+        <v>44</v>
+      </c>
+      <c r="F33" t="s">
+        <v>65</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="H33" t="s">
         <v>145</v>
-      </c>
-[...13 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>146</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>147</v>
+      </c>
+      <c r="D34" t="s">
+        <v>43</v>
+      </c>
+      <c r="E34" t="s">
+        <v>44</v>
+      </c>
+      <c r="F34" t="s">
+        <v>65</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="H34" t="s">
         <v>149</v>
-      </c>
-[...13 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>150</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>151</v>
+      </c>
+      <c r="D35" t="s">
+        <v>43</v>
+      </c>
+      <c r="E35" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" t="s">
+        <v>65</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H35" t="s">
         <v>153</v>
-      </c>
-[...19 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>154</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>155</v>
+      </c>
+      <c r="D36" t="s">
+        <v>43</v>
+      </c>
+      <c r="E36" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H36" t="s">
         <v>157</v>
-      </c>
-[...19 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D37" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E37" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F37" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="H37" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D38" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E38" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F38" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="H38" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>166</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>167</v>
+      </c>
+      <c r="D39" t="s">
+        <v>43</v>
+      </c>
+      <c r="E39" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" t="s">
+        <v>168</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H39" t="s">
         <v>170</v>
-      </c>
-[...19 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>172</v>
+      </c>
+      <c r="D40" t="s">
+        <v>43</v>
+      </c>
+      <c r="E40" t="s">
+        <v>44</v>
+      </c>
+      <c r="F40" t="s">
+        <v>168</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H40" t="s">
         <v>174</v>
-      </c>
-[...19 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>175</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>176</v>
+      </c>
+      <c r="D41" t="s">
+        <v>43</v>
+      </c>
+      <c r="E41" t="s">
+        <v>44</v>
+      </c>
+      <c r="F41" t="s">
+        <v>25</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H41" t="s">
         <v>178</v>
-      </c>
-[...19 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D42" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E42" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F42" t="s">
-        <v>180</v>
+        <v>65</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="H42" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="D43" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E43" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F43" t="s">
-        <v>180</v>
+        <v>65</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="H43" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D44" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E44" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F44" t="s">
-        <v>36</v>
+        <v>83</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="H44" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="D45" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E45" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F45" t="s">
-        <v>36</v>
+        <v>83</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="H45" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>195</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>196</v>
+      </c>
+      <c r="D46" t="s">
+        <v>43</v>
+      </c>
+      <c r="E46" t="s">
+        <v>44</v>
+      </c>
+      <c r="F46" t="s">
+        <v>197</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H46" t="s">
         <v>199</v>
-      </c>
-[...19 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>200</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>201</v>
+      </c>
+      <c r="D47" t="s">
+        <v>43</v>
+      </c>
+      <c r="E47" t="s">
+        <v>44</v>
+      </c>
+      <c r="F47" t="s">
+        <v>197</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H47" t="s">
         <v>203</v>
-      </c>
-[...19 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>204</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>205</v>
+      </c>
+      <c r="D48" t="s">
+        <v>43</v>
+      </c>
+      <c r="E48" t="s">
+        <v>44</v>
+      </c>
+      <c r="F48" t="s">
+        <v>197</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H48" t="s">
         <v>207</v>
-      </c>
-[...19 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>208</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>209</v>
+      </c>
+      <c r="D49" t="s">
+        <v>43</v>
+      </c>
+      <c r="E49" t="s">
+        <v>44</v>
+      </c>
+      <c r="F49" t="s">
+        <v>30</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H49" t="s">
         <v>211</v>
-      </c>
-[...19 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>212</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>213</v>
+      </c>
+      <c r="D50" t="s">
+        <v>43</v>
+      </c>
+      <c r="E50" t="s">
+        <v>44</v>
+      </c>
+      <c r="F50" t="s">
+        <v>30</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H50" t="s">
         <v>215</v>
-      </c>
-[...19 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>216</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>217</v>
+      </c>
+      <c r="D51" t="s">
+        <v>43</v>
+      </c>
+      <c r="E51" t="s">
+        <v>44</v>
+      </c>
+      <c r="F51" t="s">
+        <v>30</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H51" t="s">
         <v>219</v>
-      </c>
-[...19 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>220</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>221</v>
+      </c>
+      <c r="D52" t="s">
+        <v>43</v>
+      </c>
+      <c r="E52" t="s">
+        <v>44</v>
+      </c>
+      <c r="F52" t="s">
+        <v>35</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H52" t="s">
         <v>223</v>
-      </c>
-[...19 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>224</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>225</v>
+      </c>
+      <c r="D53" t="s">
+        <v>43</v>
+      </c>
+      <c r="E53" t="s">
+        <v>44</v>
+      </c>
+      <c r="F53" t="s">
+        <v>83</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H53" t="s">
         <v>227</v>
-      </c>
-[...19 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>228</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>229</v>
+      </c>
+      <c r="D54" t="s">
+        <v>43</v>
+      </c>
+      <c r="E54" t="s">
+        <v>44</v>
+      </c>
+      <c r="F54" t="s">
+        <v>45</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H54" t="s">
         <v>231</v>
-      </c>
-[...19 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>232</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>233</v>
+      </c>
+      <c r="D55" t="s">
+        <v>43</v>
+      </c>
+      <c r="E55" t="s">
+        <v>44</v>
+      </c>
+      <c r="F55" t="s">
+        <v>45</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H55" t="s">
         <v>235</v>
-      </c>
-[...19 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>236</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>237</v>
+      </c>
+      <c r="D56" t="s">
+        <v>43</v>
+      </c>
+      <c r="E56" t="s">
+        <v>44</v>
+      </c>
+      <c r="F56" t="s">
+        <v>168</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H56" t="s">
         <v>239</v>
-      </c>
-[...19 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>240</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>241</v>
+      </c>
+      <c r="D57" t="s">
+        <v>43</v>
+      </c>
+      <c r="E57" t="s">
+        <v>44</v>
+      </c>
+      <c r="F57" t="s">
+        <v>168</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H57" t="s">
         <v>243</v>
-      </c>
-[...19 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>244</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>245</v>
+      </c>
+      <c r="D58" t="s">
+        <v>43</v>
+      </c>
+      <c r="E58" t="s">
+        <v>44</v>
+      </c>
+      <c r="F58" t="s">
+        <v>168</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H58" t="s">
         <v>247</v>
-      </c>
-[...19 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>248</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>249</v>
+      </c>
+      <c r="D59" t="s">
+        <v>43</v>
+      </c>
+      <c r="E59" t="s">
+        <v>44</v>
+      </c>
+      <c r="F59" t="s">
+        <v>83</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H59" t="s">
         <v>251</v>
-      </c>
-[...19 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>252</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>253</v>
+      </c>
+      <c r="D60" t="s">
+        <v>43</v>
+      </c>
+      <c r="E60" t="s">
+        <v>44</v>
+      </c>
+      <c r="F60" t="s">
+        <v>83</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H60" t="s">
         <v>255</v>
-      </c>
-[...19 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>256</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>257</v>
+      </c>
+      <c r="D61" t="s">
+        <v>43</v>
+      </c>
+      <c r="E61" t="s">
+        <v>44</v>
+      </c>
+      <c r="F61" t="s">
+        <v>35</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H61" t="s">
         <v>259</v>
-      </c>
-[...19 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="D62" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E62" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F62" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="H62" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="D63" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E63" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F63" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="H63" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="D64" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E64" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F64" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="H64" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="D65" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E65" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F65" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="H65" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>276</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>277</v>
+      </c>
+      <c r="D66" t="s">
+        <v>43</v>
+      </c>
+      <c r="E66" t="s">
+        <v>44</v>
+      </c>
+      <c r="F66" t="s">
+        <v>278</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H66" t="s">
         <v>280</v>
-      </c>
-[...19 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>281</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>282</v>
+      </c>
+      <c r="D67" t="s">
+        <v>43</v>
+      </c>
+      <c r="E67" t="s">
+        <v>44</v>
+      </c>
+      <c r="F67" t="s">
+        <v>45</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H67" t="s">
         <v>284</v>
-      </c>
-[...19 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>285</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>286</v>
+      </c>
+      <c r="D68" t="s">
+        <v>43</v>
+      </c>
+      <c r="E68" t="s">
+        <v>44</v>
+      </c>
+      <c r="F68" t="s">
+        <v>45</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H68" t="s">
         <v>288</v>
-      </c>
-[...19 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>289</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>290</v>
+      </c>
+      <c r="D69" t="s">
+        <v>43</v>
+      </c>
+      <c r="E69" t="s">
+        <v>44</v>
+      </c>
+      <c r="F69" t="s">
+        <v>65</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H69" t="s">
         <v>292</v>
-      </c>
-[...19 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>293</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>294</v>
+      </c>
+      <c r="D70" t="s">
+        <v>43</v>
+      </c>
+      <c r="E70" t="s">
+        <v>44</v>
+      </c>
+      <c r="F70" t="s">
+        <v>65</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H70" t="s">
         <v>296</v>
-      </c>
-[...19 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>297</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>298</v>
+      </c>
+      <c r="D71" t="s">
+        <v>43</v>
+      </c>
+      <c r="E71" t="s">
+        <v>44</v>
+      </c>
+      <c r="F71" t="s">
+        <v>83</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H71" t="s">
         <v>300</v>
-      </c>
-[...19 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>301</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>302</v>
+      </c>
+      <c r="D72" t="s">
+        <v>43</v>
+      </c>
+      <c r="E72" t="s">
+        <v>44</v>
+      </c>
+      <c r="F72" t="s">
+        <v>45</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H72" t="s">
         <v>304</v>
-      </c>
-[...19 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>305</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>306</v>
+      </c>
+      <c r="D73" t="s">
+        <v>43</v>
+      </c>
+      <c r="E73" t="s">
+        <v>44</v>
+      </c>
+      <c r="F73" t="s">
+        <v>45</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H73" t="s">
         <v>308</v>
-      </c>
-[...19 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>309</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>310</v>
+      </c>
+      <c r="D74" t="s">
+        <v>43</v>
+      </c>
+      <c r="E74" t="s">
+        <v>44</v>
+      </c>
+      <c r="F74" t="s">
+        <v>45</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H74" t="s">
         <v>312</v>
-      </c>
-[...19 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>313</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>314</v>
+      </c>
+      <c r="D75" t="s">
+        <v>43</v>
+      </c>
+      <c r="E75" t="s">
+        <v>44</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H75" t="s">
         <v>316</v>
-      </c>
-[...19 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>317</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>318</v>
+      </c>
+      <c r="D76" t="s">
+        <v>43</v>
+      </c>
+      <c r="E76" t="s">
+        <v>44</v>
+      </c>
+      <c r="F76" t="s">
+        <v>65</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H76" t="s">
         <v>320</v>
-      </c>
-[...19 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>321</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>322</v>
+      </c>
+      <c r="D77" t="s">
+        <v>43</v>
+      </c>
+      <c r="E77" t="s">
+        <v>44</v>
+      </c>
+      <c r="F77" t="s">
+        <v>103</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H77" t="s">
         <v>324</v>
-      </c>
-[...19 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>325</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>326</v>
+      </c>
+      <c r="D78" t="s">
+        <v>43</v>
+      </c>
+      <c r="E78" t="s">
+        <v>44</v>
+      </c>
+      <c r="F78" t="s">
+        <v>103</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H78" t="s">
         <v>328</v>
-      </c>
-[...19 lines deleted...]
-        <v>331</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>329</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>330</v>
+      </c>
+      <c r="D79" t="s">
+        <v>43</v>
+      </c>
+      <c r="E79" t="s">
+        <v>44</v>
+      </c>
+      <c r="F79" t="s">
+        <v>20</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H79" t="s">
         <v>332</v>
-      </c>
-[...19 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>333</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>334</v>
+      </c>
+      <c r="D80" t="s">
+        <v>43</v>
+      </c>
+      <c r="E80" t="s">
+        <v>44</v>
+      </c>
+      <c r="F80" t="s">
+        <v>35</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H80" t="s">
         <v>336</v>
-      </c>
-[...19 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>337</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>338</v>
+      </c>
+      <c r="D81" t="s">
+        <v>43</v>
+      </c>
+      <c r="E81" t="s">
+        <v>44</v>
+      </c>
+      <c r="F81" t="s">
+        <v>30</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H81" t="s">
         <v>340</v>
-      </c>
-[...19 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="D82" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E82" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F82" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="H82" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="D83" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E83" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F83" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="H83" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="D84" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E84" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F84" t="s">
-        <v>50</v>
+        <v>168</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="H84" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="D85" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E85" t="s">
-        <v>18</v>
+        <v>44</v>
       </c>
       <c r="F85" t="s">
-        <v>159</v>
+        <v>45</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="H85" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>357</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>358</v>
+      </c>
+      <c r="D86" t="s">
+        <v>43</v>
+      </c>
+      <c r="E86" t="s">
+        <v>44</v>
+      </c>
+      <c r="F86" t="s">
+        <v>359</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H86" t="s">
         <v>361</v>
-      </c>
-[...19 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>362</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>363</v>
+      </c>
+      <c r="D87" t="s">
+        <v>43</v>
+      </c>
+      <c r="E87" t="s">
+        <v>44</v>
+      </c>
+      <c r="F87" t="s">
+        <v>83</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H87" t="s">
         <v>365</v>
-      </c>
-[...19 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>366</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>367</v>
+      </c>
+      <c r="D88" t="s">
+        <v>43</v>
+      </c>
+      <c r="E88" t="s">
+        <v>44</v>
+      </c>
+      <c r="F88" t="s">
+        <v>20</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H88" t="s">
         <v>369</v>
-      </c>
-[...19 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>370</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>371</v>
+      </c>
+      <c r="D89" t="s">
+        <v>43</v>
+      </c>
+      <c r="E89" t="s">
+        <v>44</v>
+      </c>
+      <c r="F89" t="s">
+        <v>20</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H89" t="s">
         <v>373</v>
-      </c>
-[...19 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>374</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>375</v>
+      </c>
+      <c r="D90" t="s">
+        <v>43</v>
+      </c>
+      <c r="E90" t="s">
+        <v>44</v>
+      </c>
+      <c r="F90" t="s">
+        <v>25</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H90" t="s">
         <v>377</v>
-      </c>
-[...19 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>378</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>379</v>
+      </c>
+      <c r="D91" t="s">
+        <v>43</v>
+      </c>
+      <c r="E91" t="s">
+        <v>44</v>
+      </c>
+      <c r="F91" t="s">
+        <v>103</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H91" t="s">
         <v>381</v>
-      </c>
-[...19 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>382</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>383</v>
+      </c>
+      <c r="D92" t="s">
+        <v>43</v>
+      </c>
+      <c r="E92" t="s">
+        <v>44</v>
+      </c>
+      <c r="F92" t="s">
+        <v>197</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H92" t="s">
         <v>385</v>
-      </c>
-[...19 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>386</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>387</v>
+      </c>
+      <c r="D93" t="s">
+        <v>43</v>
+      </c>
+      <c r="E93" t="s">
+        <v>44</v>
+      </c>
+      <c r="F93" t="s">
+        <v>197</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H93" t="s">
         <v>389</v>
-      </c>
-[...19 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>390</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>391</v>
+      </c>
+      <c r="D94" t="s">
+        <v>43</v>
+      </c>
+      <c r="E94" t="s">
+        <v>44</v>
+      </c>
+      <c r="F94" t="s">
+        <v>20</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H94" t="s">
         <v>393</v>
-      </c>
-[...19 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>394</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>395</v>
+      </c>
+      <c r="D95" t="s">
+        <v>43</v>
+      </c>
+      <c r="E95" t="s">
+        <v>44</v>
+      </c>
+      <c r="F95" t="s">
+        <v>25</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H95" t="s">
         <v>397</v>
-      </c>
-[...19 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>398</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>399</v>
+      </c>
+      <c r="D96" t="s">
+        <v>43</v>
+      </c>
+      <c r="E96" t="s">
+        <v>44</v>
+      </c>
+      <c r="F96" t="s">
+        <v>45</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H96" t="s">
         <v>401</v>
-      </c>
-[...19 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>402</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>403</v>
+      </c>
+      <c r="D97" t="s">
+        <v>43</v>
+      </c>
+      <c r="E97" t="s">
+        <v>44</v>
+      </c>
+      <c r="F97" t="s">
+        <v>45</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H97" t="s">
         <v>405</v>
-      </c>
-[...19 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>406</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>407</v>
+      </c>
+      <c r="D98" t="s">
+        <v>43</v>
+      </c>
+      <c r="E98" t="s">
+        <v>44</v>
+      </c>
+      <c r="F98" t="s">
+        <v>30</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H98" t="s">
         <v>409</v>
-      </c>
-[...19 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>410</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>411</v>
+      </c>
+      <c r="D99" t="s">
+        <v>43</v>
+      </c>
+      <c r="E99" t="s">
+        <v>44</v>
+      </c>
+      <c r="F99" t="s">
+        <v>30</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H99" t="s">
         <v>413</v>
-      </c>
-[...19 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>414</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>415</v>
+      </c>
+      <c r="D100" t="s">
+        <v>43</v>
+      </c>
+      <c r="E100" t="s">
+        <v>44</v>
+      </c>
+      <c r="F100" t="s">
+        <v>168</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H100" t="s">
         <v>417</v>
-      </c>
-[...19 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>418</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>419</v>
+      </c>
+      <c r="D101" t="s">
+        <v>43</v>
+      </c>
+      <c r="E101" t="s">
+        <v>44</v>
+      </c>
+      <c r="F101" t="s">
+        <v>45</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H101" t="s">
         <v>421</v>
-      </c>
-[...19 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>422</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>423</v>
+      </c>
+      <c r="D102" t="s">
+        <v>43</v>
+      </c>
+      <c r="E102" t="s">
+        <v>44</v>
+      </c>
+      <c r="F102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H102" t="s">
         <v>425</v>
-      </c>
-[...19 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>426</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>427</v>
+      </c>
+      <c r="D103" t="s">
+        <v>43</v>
+      </c>
+      <c r="E103" t="s">
+        <v>44</v>
+      </c>
+      <c r="F103" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H103" t="s">
         <v>429</v>
-      </c>
-[...19 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>430</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>431</v>
+      </c>
+      <c r="D104" t="s">
+        <v>43</v>
+      </c>
+      <c r="E104" t="s">
+        <v>44</v>
+      </c>
+      <c r="F104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H104" t="s">
         <v>433</v>
-      </c>
-[...19 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>434</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>435</v>
+      </c>
+      <c r="D105" t="s">
+        <v>43</v>
+      </c>
+      <c r="E105" t="s">
+        <v>44</v>
+      </c>
+      <c r="F105" t="s">
+        <v>83</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H105" t="s">
         <v>437</v>
-      </c>
-[...19 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>438</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>439</v>
+      </c>
+      <c r="D106" t="s">
+        <v>43</v>
+      </c>
+      <c r="E106" t="s">
+        <v>44</v>
+      </c>
+      <c r="F106" t="s">
+        <v>65</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H106" t="s">
         <v>441</v>
-      </c>
-[...19 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>442</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>443</v>
+      </c>
+      <c r="D107" t="s">
+        <v>43</v>
+      </c>
+      <c r="E107" t="s">
+        <v>44</v>
+      </c>
+      <c r="F107" t="s">
+        <v>20</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H107" t="s">
         <v>445</v>
-      </c>
-[...19 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>446</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>447</v>
+      </c>
+      <c r="D108" t="s">
+        <v>43</v>
+      </c>
+      <c r="E108" t="s">
+        <v>44</v>
+      </c>
+      <c r="F108" t="s">
+        <v>83</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H108" t="s">
         <v>449</v>
-      </c>
-[...19 lines deleted...]
-        <v>452</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>450</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>451</v>
+      </c>
+      <c r="D109" t="s">
+        <v>43</v>
+      </c>
+      <c r="E109" t="s">
+        <v>44</v>
+      </c>
+      <c r="F109" t="s">
+        <v>197</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H109" t="s">
         <v>453</v>
-      </c>
-[...19 lines deleted...]
-        <v>456</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>454</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>455</v>
+      </c>
+      <c r="D110" t="s">
+        <v>43</v>
+      </c>
+      <c r="E110" t="s">
+        <v>44</v>
+      </c>
+      <c r="F110" t="s">
+        <v>65</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H110" t="s">
         <v>457</v>
-      </c>
-[...19 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>458</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>459</v>
+      </c>
+      <c r="D111" t="s">
+        <v>43</v>
+      </c>
+      <c r="E111" t="s">
+        <v>44</v>
+      </c>
+      <c r="F111" t="s">
+        <v>83</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H111" t="s">
         <v>461</v>
-      </c>
-[...19 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>462</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>463</v>
+      </c>
+      <c r="D112" t="s">
+        <v>43</v>
+      </c>
+      <c r="E112" t="s">
+        <v>44</v>
+      </c>
+      <c r="F112" t="s">
+        <v>359</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H112" t="s">
         <v>465</v>
-      </c>
-[...19 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>466</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>467</v>
+      </c>
+      <c r="D113" t="s">
+        <v>43</v>
+      </c>
+      <c r="E113" t="s">
+        <v>44</v>
+      </c>
+      <c r="F113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H113" t="s">
         <v>469</v>
-      </c>
-[...19 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>470</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>471</v>
+      </c>
+      <c r="D114" t="s">
+        <v>43</v>
+      </c>
+      <c r="E114" t="s">
+        <v>44</v>
+      </c>
+      <c r="F114" t="s">
+        <v>197</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H114" t="s">
         <v>473</v>
-      </c>
-[...19 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>23</v>
+        <v>475</v>
       </c>
       <c r="D115" t="s">
-        <v>474</v>
+        <v>43</v>
       </c>
       <c r="E115" t="s">
-        <v>475</v>
+        <v>44</v>
       </c>
       <c r="F115" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="H115" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>478</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>479</v>
+      </c>
+      <c r="D116" t="s">
+        <v>43</v>
+      </c>
+      <c r="E116" t="s">
+        <v>44</v>
+      </c>
+      <c r="F116" t="s">
+        <v>30</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H116" t="s">
         <v>481</v>
-      </c>
-[...19 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>482</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>483</v>
+      </c>
+      <c r="D117" t="s">
+        <v>43</v>
+      </c>
+      <c r="E117" t="s">
+        <v>44</v>
+      </c>
+      <c r="F117" t="s">
+        <v>83</v>
+      </c>
+      <c r="G117" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="B117" t="s">
-[...14 lines deleted...]
-      <c r="G117" s="1" t="s">
+      <c r="H117" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>486</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
         <v>487</v>
       </c>
-      <c r="B118" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D118" t="s">
-        <v>474</v>
+        <v>43</v>
       </c>
       <c r="E118" t="s">
-        <v>475</v>
+        <v>44</v>
       </c>
       <c r="F118" t="s">
-        <v>93</v>
+        <v>20</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>488</v>
       </c>
       <c r="H118" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>490</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
+        <v>491</v>
+      </c>
+      <c r="D119" t="s">
+        <v>43</v>
+      </c>
+      <c r="E119" t="s">
+        <v>44</v>
+      </c>
+      <c r="F119" t="s">
         <v>45</v>
       </c>
-      <c r="D119" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G119" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="H119" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>49</v>
+        <v>495</v>
       </c>
       <c r="D120" t="s">
-        <v>474</v>
+        <v>43</v>
       </c>
       <c r="E120" t="s">
-        <v>475</v>
+        <v>44</v>
       </c>
       <c r="F120" t="s">
-        <v>261</v>
+        <v>30</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="H120" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>54</v>
+        <v>499</v>
       </c>
       <c r="D121" t="s">
-        <v>474</v>
+        <v>43</v>
       </c>
       <c r="E121" t="s">
-        <v>475</v>
+        <v>44</v>
       </c>
       <c r="F121" t="s">
-        <v>63</v>
+        <v>30</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="H121" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>58</v>
+        <v>503</v>
       </c>
       <c r="D122" t="s">
-        <v>474</v>
+        <v>43</v>
       </c>
       <c r="E122" t="s">
-        <v>475</v>
+        <v>44</v>
       </c>
       <c r="F122" t="s">
-        <v>41</v>
+        <v>83</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="H122" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>62</v>
+        <v>507</v>
       </c>
       <c r="D123" t="s">
-        <v>474</v>
+        <v>43</v>
       </c>
       <c r="E123" t="s">
-        <v>475</v>
+        <v>44</v>
       </c>
       <c r="F123" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="H123" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>67</v>
+        <v>511</v>
       </c>
       <c r="D124" t="s">
-        <v>474</v>
+        <v>43</v>
       </c>
       <c r="E124" t="s">
-        <v>475</v>
+        <v>44</v>
       </c>
       <c r="F124" t="s">
-        <v>261</v>
+        <v>83</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="H124" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>71</v>
+        <v>515</v>
       </c>
       <c r="D125" t="s">
-        <v>474</v>
+        <v>43</v>
       </c>
       <c r="E125" t="s">
-        <v>475</v>
+        <v>44</v>
       </c>
       <c r="F125" t="s">
-        <v>36</v>
+        <v>83</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
       <c r="H125" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>75</v>
+        <v>519</v>
       </c>
       <c r="D126" t="s">
-        <v>474</v>
+        <v>43</v>
       </c>
       <c r="E126" t="s">
-        <v>475</v>
+        <v>44</v>
       </c>
       <c r="F126" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="H126" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>79</v>
+        <v>523</v>
       </c>
       <c r="D127" t="s">
-        <v>474</v>
+        <v>43</v>
       </c>
       <c r="E127" t="s">
-        <v>475</v>
+        <v>44</v>
       </c>
       <c r="F127" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="H127" t="s">
-        <v>516</v>
+        <v>525</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>517</v>
+        <v>526</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>10</v>
+        <v>527</v>
       </c>
       <c r="D128" t="s">
-        <v>518</v>
+        <v>43</v>
       </c>
       <c r="E128" t="s">
-        <v>519</v>
+        <v>44</v>
       </c>
       <c r="F128" t="s">
-        <v>520</v>
+        <v>197</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
       <c r="H128" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>23</v>
+        <v>531</v>
       </c>
       <c r="D129" t="s">
-        <v>518</v>
+        <v>43</v>
       </c>
       <c r="E129" t="s">
-        <v>519</v>
+        <v>44</v>
       </c>
       <c r="F129" t="s">
-        <v>520</v>
+        <v>197</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>524</v>
+        <v>532</v>
       </c>
       <c r="H129" t="s">
-        <v>525</v>
+        <v>533</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>526</v>
+        <v>534</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>27</v>
+        <v>535</v>
       </c>
       <c r="D130" t="s">
-        <v>518</v>
+        <v>43</v>
       </c>
       <c r="E130" t="s">
-        <v>519</v>
+        <v>44</v>
       </c>
       <c r="F130" t="s">
-        <v>520</v>
+        <v>197</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
       <c r="H130" t="s">
-        <v>528</v>
+        <v>537</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>31</v>
+        <v>539</v>
       </c>
       <c r="D131" t="s">
-        <v>518</v>
+        <v>43</v>
       </c>
       <c r="E131" t="s">
-        <v>519</v>
+        <v>44</v>
       </c>
       <c r="F131" t="s">
-        <v>520</v>
+        <v>359</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>530</v>
+        <v>540</v>
       </c>
       <c r="H131" t="s">
-        <v>531</v>
+        <v>541</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>542</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>543</v>
+      </c>
+      <c r="D132" t="s">
+        <v>43</v>
+      </c>
+      <c r="E132" t="s">
+        <v>44</v>
+      </c>
+      <c r="F132" t="s">
+        <v>83</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H132" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>546</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>547</v>
+      </c>
+      <c r="D133" t="s">
+        <v>43</v>
+      </c>
+      <c r="E133" t="s">
+        <v>44</v>
+      </c>
+      <c r="F133" t="s">
+        <v>83</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H133" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>550</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>551</v>
+      </c>
+      <c r="D134" t="s">
+        <v>43</v>
+      </c>
+      <c r="E134" t="s">
+        <v>44</v>
+      </c>
+      <c r="F134" t="s">
+        <v>83</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H134" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>554</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>555</v>
+      </c>
+      <c r="D135" t="s">
+        <v>43</v>
+      </c>
+      <c r="E135" t="s">
+        <v>44</v>
+      </c>
+      <c r="F135" t="s">
+        <v>35</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H135" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>558</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>559</v>
+      </c>
+      <c r="D136" t="s">
+        <v>43</v>
+      </c>
+      <c r="E136" t="s">
+        <v>44</v>
+      </c>
+      <c r="F136" t="s">
+        <v>35</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H136" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>562</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>563</v>
+      </c>
+      <c r="D137" t="s">
+        <v>43</v>
+      </c>
+      <c r="E137" t="s">
+        <v>44</v>
+      </c>
+      <c r="F137" t="s">
+        <v>35</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H137" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>566</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>567</v>
+      </c>
+      <c r="D138" t="s">
+        <v>43</v>
+      </c>
+      <c r="E138" t="s">
+        <v>44</v>
+      </c>
+      <c r="F138" t="s">
+        <v>103</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H138" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>570</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>571</v>
+      </c>
+      <c r="D139" t="s">
+        <v>43</v>
+      </c>
+      <c r="E139" t="s">
+        <v>44</v>
+      </c>
+      <c r="F139" t="s">
+        <v>359</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H139" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>574</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>575</v>
+      </c>
+      <c r="D140" t="s">
+        <v>43</v>
+      </c>
+      <c r="E140" t="s">
+        <v>44</v>
+      </c>
+      <c r="F140" t="s">
+        <v>103</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H140" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>578</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>579</v>
+      </c>
+      <c r="D141" t="s">
+        <v>43</v>
+      </c>
+      <c r="E141" t="s">
+        <v>44</v>
+      </c>
+      <c r="F141" t="s">
+        <v>45</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H141" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>582</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>583</v>
+      </c>
+      <c r="D142" t="s">
+        <v>43</v>
+      </c>
+      <c r="E142" t="s">
+        <v>44</v>
+      </c>
+      <c r="F142" t="s">
+        <v>20</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H142" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>586</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>587</v>
+      </c>
+      <c r="D143" t="s">
+        <v>43</v>
+      </c>
+      <c r="E143" t="s">
+        <v>44</v>
+      </c>
+      <c r="F143" t="s">
+        <v>20</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H143" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>590</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>591</v>
+      </c>
+      <c r="D144" t="s">
+        <v>43</v>
+      </c>
+      <c r="E144" t="s">
+        <v>44</v>
+      </c>
+      <c r="F144" t="s">
+        <v>83</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H144" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>594</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>595</v>
+      </c>
+      <c r="D145" t="s">
+        <v>43</v>
+      </c>
+      <c r="E145" t="s">
+        <v>44</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H145" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>598</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>599</v>
+      </c>
+      <c r="D146" t="s">
+        <v>43</v>
+      </c>
+      <c r="E146" t="s">
+        <v>44</v>
+      </c>
+      <c r="F146" t="s">
+        <v>30</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H146" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>602</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>603</v>
+      </c>
+      <c r="D147" t="s">
+        <v>43</v>
+      </c>
+      <c r="E147" t="s">
+        <v>44</v>
+      </c>
+      <c r="F147" t="s">
+        <v>65</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H147" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>606</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>607</v>
+      </c>
+      <c r="D148" t="s">
+        <v>43</v>
+      </c>
+      <c r="E148" t="s">
+        <v>44</v>
+      </c>
+      <c r="F148" t="s">
+        <v>103</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H148" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>610</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>611</v>
+      </c>
+      <c r="D149" t="s">
+        <v>43</v>
+      </c>
+      <c r="E149" t="s">
+        <v>44</v>
+      </c>
+      <c r="F149" t="s">
+        <v>83</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H149" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>614</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>615</v>
+      </c>
+      <c r="D150" t="s">
+        <v>43</v>
+      </c>
+      <c r="E150" t="s">
+        <v>44</v>
+      </c>
+      <c r="F150" t="s">
+        <v>35</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="H150" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>618</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>619</v>
+      </c>
+      <c r="D151" t="s">
+        <v>43</v>
+      </c>
+      <c r="E151" t="s">
+        <v>44</v>
+      </c>
+      <c r="F151" t="s">
+        <v>35</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H151" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>622</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>623</v>
+      </c>
+      <c r="D152" t="s">
+        <v>43</v>
+      </c>
+      <c r="E152" t="s">
+        <v>44</v>
+      </c>
+      <c r="F152" t="s">
+        <v>45</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H152" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>626</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>627</v>
+      </c>
+      <c r="D153" t="s">
+        <v>43</v>
+      </c>
+      <c r="E153" t="s">
+        <v>44</v>
+      </c>
+      <c r="F153" t="s">
+        <v>45</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="H153" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>630</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>631</v>
+      </c>
+      <c r="D154" t="s">
+        <v>43</v>
+      </c>
+      <c r="E154" t="s">
+        <v>44</v>
+      </c>
+      <c r="F154" t="s">
+        <v>197</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H154" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>634</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>635</v>
+      </c>
+      <c r="D155" t="s">
+        <v>43</v>
+      </c>
+      <c r="E155" t="s">
+        <v>44</v>
+      </c>
+      <c r="F155" t="s">
+        <v>30</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="H155" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>638</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>639</v>
+      </c>
+      <c r="D156" t="s">
+        <v>43</v>
+      </c>
+      <c r="E156" t="s">
+        <v>44</v>
+      </c>
+      <c r="F156" t="s">
+        <v>45</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H156" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>642</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>643</v>
+      </c>
+      <c r="D157" t="s">
+        <v>43</v>
+      </c>
+      <c r="E157" t="s">
+        <v>44</v>
+      </c>
+      <c r="F157" t="s">
+        <v>45</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H157" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>646</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>647</v>
+      </c>
+      <c r="D158" t="s">
+        <v>43</v>
+      </c>
+      <c r="E158" t="s">
+        <v>44</v>
+      </c>
+      <c r="F158" t="s">
+        <v>20</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H158" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>650</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>10</v>
+      </c>
+      <c r="D159" t="s">
+        <v>651</v>
+      </c>
+      <c r="E159" t="s">
+        <v>652</v>
+      </c>
+      <c r="F159" t="s">
+        <v>83</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H159" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>655</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>49</v>
+      </c>
+      <c r="D160" t="s">
+        <v>651</v>
+      </c>
+      <c r="E160" t="s">
+        <v>652</v>
+      </c>
+      <c r="F160" t="s">
+        <v>30</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H160" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>658</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>53</v>
+      </c>
+      <c r="D161" t="s">
+        <v>651</v>
+      </c>
+      <c r="E161" t="s">
+        <v>652</v>
+      </c>
+      <c r="F161" t="s">
+        <v>35</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H161" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>661</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>57</v>
+      </c>
+      <c r="D162" t="s">
+        <v>651</v>
+      </c>
+      <c r="E162" t="s">
+        <v>652</v>
+      </c>
+      <c r="F162" t="s">
+        <v>35</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H162" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>664</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>17</v>
+      </c>
+      <c r="D163" t="s">
+        <v>651</v>
+      </c>
+      <c r="E163" t="s">
+        <v>652</v>
+      </c>
+      <c r="F163" t="s">
+        <v>35</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H163" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>667</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>69</v>
+      </c>
+      <c r="D164" t="s">
+        <v>651</v>
+      </c>
+      <c r="E164" t="s">
+        <v>652</v>
+      </c>
+      <c r="F164" t="s">
+        <v>20</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H164" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>670</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>24</v>
+      </c>
+      <c r="D165" t="s">
+        <v>651</v>
+      </c>
+      <c r="E165" t="s">
+        <v>652</v>
+      </c>
+      <c r="F165" t="s">
+        <v>278</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H165" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>673</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>29</v>
+      </c>
+      <c r="D166" t="s">
+        <v>651</v>
+      </c>
+      <c r="E166" t="s">
+        <v>652</v>
+      </c>
+      <c r="F166" t="s">
+        <v>83</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H166" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>676</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>79</v>
+      </c>
+      <c r="D167" t="s">
+        <v>651</v>
+      </c>
+      <c r="E167" t="s">
+        <v>652</v>
+      </c>
+      <c r="F167" t="s">
+        <v>65</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H167" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>679</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>34</v>
+      </c>
+      <c r="D168" t="s">
+        <v>651</v>
+      </c>
+      <c r="E168" t="s">
+        <v>652</v>
+      </c>
+      <c r="F168" t="s">
+        <v>35</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H168" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>682</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>39</v>
+      </c>
+      <c r="D169" t="s">
+        <v>651</v>
+      </c>
+      <c r="E169" t="s">
+        <v>652</v>
+      </c>
+      <c r="F169" t="s">
+        <v>278</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="H169" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>685</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>90</v>
+      </c>
+      <c r="D170" t="s">
+        <v>651</v>
+      </c>
+      <c r="E170" t="s">
+        <v>652</v>
+      </c>
+      <c r="F170" t="s">
+        <v>30</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H170" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>688</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>94</v>
+      </c>
+      <c r="D171" t="s">
+        <v>651</v>
+      </c>
+      <c r="E171" t="s">
+        <v>652</v>
+      </c>
+      <c r="F171" t="s">
+        <v>30</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H171" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>691</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>98</v>
+      </c>
+      <c r="D172" t="s">
+        <v>651</v>
+      </c>
+      <c r="E172" t="s">
+        <v>652</v>
+      </c>
+      <c r="F172" t="s">
+        <v>30</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H172" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>694</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>102</v>
+      </c>
+      <c r="D173" t="s">
+        <v>651</v>
+      </c>
+      <c r="E173" t="s">
+        <v>652</v>
+      </c>
+      <c r="F173" t="s">
+        <v>83</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H173" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>697</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>111</v>
+      </c>
+      <c r="D174" t="s">
+        <v>651</v>
+      </c>
+      <c r="E174" t="s">
+        <v>652</v>
+      </c>
+      <c r="F174" t="s">
+        <v>25</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H174" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>700</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>115</v>
+      </c>
+      <c r="D175" t="s">
+        <v>651</v>
+      </c>
+      <c r="E175" t="s">
+        <v>652</v>
+      </c>
+      <c r="F175" t="s">
+        <v>30</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H175" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>703</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>119</v>
+      </c>
+      <c r="D176" t="s">
+        <v>651</v>
+      </c>
+      <c r="E176" t="s">
+        <v>652</v>
+      </c>
+      <c r="F176" t="s">
+        <v>30</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H176" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>706</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>123</v>
+      </c>
+      <c r="D177" t="s">
+        <v>651</v>
+      </c>
+      <c r="E177" t="s">
+        <v>652</v>
+      </c>
+      <c r="F177" t="s">
+        <v>20</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H177" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>709</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>127</v>
+      </c>
+      <c r="D178" t="s">
+        <v>651</v>
+      </c>
+      <c r="E178" t="s">
+        <v>652</v>
+      </c>
+      <c r="F178" t="s">
+        <v>30</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H178" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>712</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>10</v>
+      </c>
+      <c r="D179" t="s">
+        <v>713</v>
+      </c>
+      <c r="E179" t="s">
+        <v>714</v>
+      </c>
+      <c r="F179" t="s">
+        <v>715</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H179" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>718</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>49</v>
+      </c>
+      <c r="D180" t="s">
+        <v>713</v>
+      </c>
+      <c r="E180" t="s">
+        <v>714</v>
+      </c>
+      <c r="F180" t="s">
+        <v>715</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H180" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>721</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>53</v>
+      </c>
+      <c r="D181" t="s">
+        <v>713</v>
+      </c>
+      <c r="E181" t="s">
+        <v>714</v>
+      </c>
+      <c r="F181" t="s">
+        <v>715</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H181" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>724</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>57</v>
+      </c>
+      <c r="D182" t="s">
+        <v>713</v>
+      </c>
+      <c r="E182" t="s">
+        <v>714</v>
+      </c>
+      <c r="F182" t="s">
+        <v>715</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H182" t="s">
+        <v>726</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5511,50 +7422,101 @@
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>